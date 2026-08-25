--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">"I want to help refugees" published a report on the situation on the Latvian-Belarusian border zzzzzz</w:t>
+          <w:t xml:space="preserve">"I want to help refugees" published a report on the situation on the Latvian-Belarusian border</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since mid-March, the Latvian organization "I want to help refugees" (GPB) has received 46 messages from people located in Belarus near the Latvian border, mainly seeking asylum advice, medical help or reporting missing relatives. This follows the closure of the Paternieki border crossing on March 16.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While the GPB hotline is intended for emergency medical aid at the Latvian border, it is widely shared among migrants, leading to a range of inquiries, mostly from Sudanese and Somali nationals. Most contacts are men or male groups, with some reports from women and families. One unaccompanied minor and a pregnant woman were also among those who reached out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">From 16 March 16 to 27 April, 1,548 people were prevented from crossing into Latvia. Only one person was admitted on humanitarian grounds after contacting GPB for medical help. Main issues reported:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -117,51 +118,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (30 April, 2025), Ziņojums par situāciju uz Latvijas–Baltkrievijas robežas [Report on the situation on the Latvian-Belarusian border],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2025/04/30/zinojums-par-situaciju-uz-latvijasbaltkrievijas-robezas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.04.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -290,187 +292,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D136F46E"/>
+    <w:nsid w:val="9B9E1A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -574,51 +609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="DD1F4C2E"/>
+    <w:nsid w:val="0928DFD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -854,51 +889,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-published-report-situation-latvian-belarusian-border" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2025/04/30/zinojums-par-situaciju-uz-latvijasbaltkrievijas-robezas/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>