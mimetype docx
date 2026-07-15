--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -1185,92 +1185,50 @@
         <w:t xml:space="preserve">A detention order can be appealed regardless of which authority issued the detention order. The appeal is submitted to the authority that issued the order. The authority then submits the appeal for an examination to the next instance. The Migration Court is responsible for the examination of an appeal of a detention order issued by the police authority, the SMA or the Security Police, .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The right to appeal a decision on supervision and detention is not limited in time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Profiles of applicants, type of facility and capacity</w:t>
-[...40 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Conditions of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialised detention facilities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> There are no pre-removal centres. There are no other specialised detention facilities, for instance, for minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Access to open-air space:</w:t>
@@ -1548,52 +1506,52 @@
         <w:t xml:space="preserve">Detention is used only as a last resort, and it is rare for vulnerable persons or minors to be placed in detention. If someone is assessed as not suitable for detention, e.g. a woman in the final months of pregnancy and people with special needs, they are not detained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention of minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> It is possible to detain one of the parents and not the rest of the family. Unaccompanied minors or families with children are only detained in the return process and not in the procedure when they are refused entry at the border. A minor may not be separated from both of the guardians by taking the minor or the guardian into detention. A minor who has no guardian in Sweden may only be taken into detention if there are extraordinary circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a detainee requires hospital care, he/she is provided the care.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1646,51 +1604,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1794,51 +1752,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BF7DCEC"/>
+    <w:nsid w:val="77DBFD47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1942,51 +1900,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8A76B2B8"/>
+    <w:nsid w:val="BE4D3503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2218,51 +2176,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/contentassets/784b3d7be3a54a0185f284bbb2683055/aliens-act-2005_716.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/legal/legislation/natlegbod/1994/sv/147336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/lag-2022700-om-sarskild-kontroll-av-vissa_sfs-2022-700/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=3581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-04-15-plan-for-fler-forvarsplatser-ar-uppdaterad.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/contentassets/784b3d7be3a54a0185f284bbb2683055/aliens-act-2005_716.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/legal/legislation/natlegbod/1994/sv/147336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/lag-2022700-om-sarskild-kontroll-av-vissa_sfs-2022-700/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=3581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>