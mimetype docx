--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -7,145 +7,461 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sweden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Sweden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1595" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1596" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1597" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1598" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1599" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1600" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention in national law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1602" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1603" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1604" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural safeguards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1605" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information and interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1606" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1607" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Length of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1608" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Judicial review of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1609" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1611" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conditions of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1612" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1613" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legislative overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Detention - Sweden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 27/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sweden is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act (2005:716)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 29 September 2005.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden has not transposed the recast Reception Conditions Directive as the Swedish reception system is already in line with the standards. Reception is regulated in the amended </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on Reception of Asylum Seekers and Others</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (1994:137). However, there is ongoing legislative work in order to further align legislation with the recast Reception Conditions Directive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sweden transposed the recast Asylum Procedures Directive by the amended </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2005:716), 29 September 2005 and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Act concerning Special Controls of Certain Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2022:700), June 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -298,324 +614,330 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNHCR and NGO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interpretation services in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the procedure and provision of asylum information in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a (although there is information given by NGOs alike)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention for the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> / police</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Processing of asylum applications of applicants who are in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legal assistance and representation in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Swedish Migration Agency | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrationsverket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> / police</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -673,176 +995,178 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to national law, applicants for international protection can be placed in detention if the identity is unclear on arrival or if the person applies for a residence permit and he/she cannot establish that the identity stated is correct and the right of the foreigner to enter or stay in Sweden cannot be assessed (Section 1, Chapter 10 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2005:716)). This does not mean, however, that all foreigners who do not have passports or identity documents can be detained. If a foreigner makes it probable that their claimed identity is correct, a decision to detain should not be taken. A complete proof of identity is thus not required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to national law (Chapter 10 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2005:716)), detention can be ordered if it is probable that a person will be refused entry or be expelled under Chapter 8, Section 2 (lack of adequate funds, criminal offices, engagement on activities of sabotage, espionage or unlawful intelligence activities), Section 3 (expired residence permit), Section 6 (decision to be enforced as it is obvious that there are no grounds for asylum and that a residence permit is not to be granted on any other grounds), Sections 8, 9 , 10 or 11 (expulsion on account of criminal offences) of the Aliens Act or to prepare or enforce a decision of refusal of entry or expulsion. An order to detain someone under this ground may only be issued if there is reason to assume, on account of the foreigner’s personal situation or other circumstances, that they may go into hiding or pursue criminal activities in Sweden or in other ways hamper the removal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Aliens Act (Chapter 1, Section 15), for the assessment of the risk of absconding, only the following circumstances may be taken into account. If the person:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has previously absconded;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has stated that he/she does not intend to leave the country after an expulsion or refusal of entry order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has used a false identity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has not helped to clarify his/her identity, thereby obstructing the examination of the application for a residence permit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">deliberately supplied incorrect information or withheld material information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">formerly transgressed a notified entry ban;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has been convicted of a crime that can lead to prison or has been expelled by a public court because of a crime.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a procedure to decide on the applicant’s right to enter the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to national law, applicants for international protection can be placed in detention if it is necessary to investigate the right of the foreigner to remain in Sweden. In such cases, however, strong reasons are needed, for example that it was not possible to interview the foreigner during the investigation about entry or exit. In practice, this will happen in exceptional circumstances only, for example, when a high number of foreigners arrive at the same time. The mere fact that detention would facilitate the procedure is not sufficient.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -936,75 +1260,75 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An assessment of the risk of absconding must be made in line with Chapter 1, Section 15 of the Aliens Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The following alternatives to detention are foreseen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to report to police authorities or the Swedish Migration Agency (SMA) at regular intervals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Promoting voluntary return programmes. Information about voluntary returns is distributed by the SMA and the police authority during discussions about a return;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entrusting the guardianship of an unaccompanied minor to a social agency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, alternatives to detention are common. The obligation to surrender a passport, travel document or identity document is mainly used when a person is applying for asylum. Reporting obligations and the possibility to reduce daily allowances or to fully withdraw the right to daily allowances and housing are mainly used in the return procedure. Supervision is used instead of a detention as a step to see if the foreigner complies with the decision of supervision and if it is a sufficient measure to keep the foreigner available for the authority. Supervision can be used for a foreigner held in detention where a less intrusive measure than detention can be considered sufficient (in accordance with the ruling of the Supreme Court of Appeal in February 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1029,115 +1353,118 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural safeguards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to information and interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detained asylum applicants are informed of the rules of the facility and have the right to communicate with other people, including family members, legal advisers/counsellors, UNHCR representatives and NGOs (Chapter 11, Sections 1, 3, 4 and 10 the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detainees are not entitled to translation services, but detention staff try to facilitate this whenever possible by helping with translations. Detainees are entitled to interpretation services for medical treatments, meetings and interviews regarding their migration case. Interpreters are also used when a particular need arises, for example when a detainee is distressed and needs to talk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In general, a detainee has the right to free legal aid in matters of detention and treatment of the detainee. According to Chapter 18, Section 1 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, legal assistance must be provided to people who have been held in detention for more than 3 days. Legal assistance is provided unless it is presumed that the person is not in need of assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A legal counsel should always be appointed for unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A public counsel who is appointed to a case concerning a detention measure also has the duty to appeal a decision on supervised visits (Chapter 11, Section 4 Aliens Act). The Migration Court of Appeal ruled in a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">judgment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of 22 June 2020 that the public adviser is thus entitled to compensation for the work carried out within the framework of the appeal of the decision. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Length of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A foreigner cannot be held in detention for an investigation for longer than 48 hours. A detention order due to unclear identity must be tried within 2 weeks from the day the detention order was enforced. A detention order can be extended by 2 weeks.</w:t>
       </w:r>
     </w:p>
@@ -1215,54 +1542,55 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialised detention facilities:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> There are no pre-removal centres. There are no other specialised detention facilities, for instance, for minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Access to open-air space:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Detainees have the right to spend time outdoors (Chapter 11(3) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). According to the Swedish Migration Agency’s internal instructions, every detainee should be given the opportunity to spend at least 1 hour outdoors every day. This is a minimum and more time should be given, if possible, without jeopardising the security of the detention centre. Time in an outdoor yard is only given during daylight, supervised by a staff member.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Visitors/access to external communications, including the role of UNHCR, access to UNHCR facilities and legal counsellors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Detainees can receive visits and have contacts with people from outside the premises, except if the visit or contact would hamper the work carried out at the detention centre. If necessary for reasons of security, a visit may be monitored. A visit by a public counsel may only be monitored if the counsellor or the lawyer personally requires this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1506,52 +1834,52 @@
         <w:t xml:space="preserve">Detention is used only as a last resort, and it is rare for vulnerable persons or minors to be placed in detention. If someone is assessed as not suitable for detention, e.g. a woman in the final months of pregnancy and people with special needs, they are not detained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention of minors:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> It is possible to detain one of the parents and not the rest of the family. Unaccompanied minors or families with children are only detained in the return process and not in the procedure when they are refused entry at the border. A minor may not be separated from both of the guardians by taking the minor or the guardian into detention. A minor who has no guardian in Sweden may only be taken into detention if there are extraordinary circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a detainee requires hospital care, he/she is provided the care.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1604,199 +1932,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Sweden</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77DBFD47"/>
+    <w:nsid w:val="24C8CC93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1900,51 +2261,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BE4D3503"/>
+    <w:nsid w:val="63776255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2047,55 +2408,206 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="587E6896"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2176,55 +2688,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/contentassets/784b3d7be3a54a0185f284bbb2683055/aliens-act-2005_716.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/legal/legislation/natlegbod/1994/sv/147336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/lag-2022700-om-sarskild-kontroll-av-vissa_sfs-2022-700/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=3581" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1595" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1596" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1598" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1599" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1600" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1603" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1611" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1612" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.se/contentassets/784b3d7be3a54a0185f284bbb2683055/aliens-act-2005_716.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.refworld.org/legal/legislation/natlegbod/1994/sv/147336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/lag-2022700-om-sarskild-kontroll-av-vissa_sfs-2022-700/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/English/Contact-us/Visit-us.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=3581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>