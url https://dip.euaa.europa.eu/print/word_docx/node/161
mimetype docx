--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -42,216 +42,228 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU Legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malta is bound by the recast Asylum Procedures Directive and has transposed its provisions in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act, Chapter 420 of the Laws of Malta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Subsidiary Legislation 420.07 Procedural Standards for Granting and Withdrawing International Protection Regulations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 1(2), International Protection Act, Chapter 420 of the Laws of Malta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">original language</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 13, International Protection Act, Chapter 420 of the Laws of Malta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">original language</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 14, International Protection Act, Chapter 420 of the Laws of Malta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">original language</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 5, Procedural Standards for Granting and Withdrawing International Protection Regulations, S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">original language</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 5, Reception of Asylum Seekers Regulations, S.L. 420.06</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">original language</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -324,97 +336,99 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police, Immigration Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police, Immigration Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -423,73 +437,75 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Police, Immigration Section </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: International Protection Agency (IPA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aġenzija għall-Protezzjoni Internazzjonali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">: Detention Services Agency </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -530,73 +546,75 @@
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> International Protection Agency (IPA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aġenzija għall-Protezzjoni Internazzjonali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> International Protection Agency (IPA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aġenzija għall-Protezzjoni Internazzjonali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -609,145 +627,149 @@
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> International Protection Agency (IPA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aġenzija għall-Protezzjoni Internazzjonali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> International Protection Agency (IPA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aġenzija għall-Protezzjoni Internazzjonali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision on the asylum procedure, including the Dublin procedure and subsequent steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Protection Agency (IPA) | </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aġenzija għall-Protezzjoni Internazzjonali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Within reception:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Agency for the Welfare of Asylum Seekers | </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aġenzija għal Ħarsien ta' Persuni li Jkunu Qed Ifittxu l-Ażil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -756,90 +778,93 @@
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Malta has </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">one external air border crossing point</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Malta International Airport</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, Luqa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Malta has </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">four external sea border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Valletta Seaport and Sea Passenger Terminal, Grand Harbour</w:t>
       </w:r>
     </w:p>
@@ -908,51 +933,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protection from refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principle of protection from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is enshrined in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Article 14(1). Article 16(1) of S.L. 420.07 states that an applicant can remain on the Maltese territory for the sole purpose of the asylum procedure until the International Protection Agency has made a decision. The right to remain does not constitute an entitlement to a residence permit. Furthermore, Article 16(2) states that an applicant should not be removed from Malta and should be allowed to enter and remain in Malta before a final decision is rendered on the application, except when a subsequent application is found to be inadmissible or the person surrenders or is extradited on a European Arrest Warrant, to a third country or to an international criminal court or tribunal. In addition, Article 16(3)(b) of S.L. 420.07 specifies that an exception to the right to remain may also be made when an applicant makes another subsequent application following a final decision considering a first subsequent application as inadmissible or after a final decision to reject that application as unfounded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The principle of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> does not apply to a refugee or a beneficiary of subsidiary protection when there are reasonable grounds to consider them as a danger to the security of Malta or a danger to the community when convicted by a final judgment of a particularly serious crime (Article 14(2)).</w:t>
@@ -1138,86 +1164,88 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Procedural aspects</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depending on the circumstances, an application for international protection can be made, registered and lodged in one step with the International Protection Agency. The lodging of the application may also take place later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application can also be made (declared) to other authorities, including the Immigration Section within the Malta Police Force at border-crossing points, the Detention Services Agency (for persons who are in detention) and the Correctional Services Agency (for persons who are in prison). Once an application is made, these authorities inform the International Protection Agency for the necessary follow-up to register and lodge the application. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 5(4) of S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> specifies that the applicant must be advised and assisted on how and where an application can be lodged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A person may express their wish to apply for international protection to the International Protection Agency when on the territory. The application is registered during the same process, while the lodging of the application may take place on the same day or later, depending on available resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An application can also be made to other authorities such as, the Immigration Section within the Malta Police Force (at the external border crossing points), the Detention Services Agency (when in administrative detention) or the Correctional Services Agency (when in pre-trial detention or serving a sentence for a criminal offence). These authorities inform the International Protection Agency for the necessary follow-up to register and lodge the application. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 5(4) of S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> specifies that the applicant must be advised and assisted on how and where to lodge the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR can be consulted by an applicant at any stage of the asylum procedure and may be present during any interview of the applicant (Article 21 S.L. 420.07). UNHCR may also be present during other steps of the procedure, including the lodging of the application, if requested by the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Possibility to apply from outside the territory</w:t>
       </w:r>
@@ -1269,51 +1297,52 @@
         <w:t xml:space="preserve">Registering an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Agency is the responsible authority for registering applications for international protection. Registration may be done in the same step or process as the making of the application, or it may be done in a separate step depending on the situation and workload.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 5(2) of S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states that the International Protection Agency must register the application for international protection within 3 working days. However, when an application is made to other authorities (e.g. the Immigration Section within the Malta Police Force or the Detention Services Agency), the International Protection Agency must register the application within 6 working days. The law also provides that when simultaneous applications for international protection are made by a high number of people, the International Protection Agency may extend the time limit for registration to 10 working days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register the application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the registration of an application, the applicant’s data are entered into the National Asylum Seekers Management System (NASMS), which is used by the International Protection Agency and other relevant authorities to track applications for international protection. When the application is registered in the NASMS database, a unique application number is created to identify the application. All applicants, including accompanied minors, are registered individually. In the case of families, if both parents are present, the mother usually makes an application on behalf of the child.</w:t>
       </w:r>
@@ -1372,51 +1401,52 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lodging an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Agency is responsible for lodging applications for international protection. Applications are lodged at the International Protection Agency offices in Ħamrun or at Safi Barracks (if the applicant is in detention), at Corradino Correctional Facility (if the applicant is in prison) and at Mater Dei hospital or at Mount Carmel hospital (if the applicant is hospitalized and unable to visit the IPA’s premises in Hamrun). The lodging of an application may be done in the same step as the making and registration of the application or in a separate step depending on the situation and workload. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 5(3) of S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states that the International Protection Agency must ensure that the applicant has an effective opportunity to lodge the application as soon as possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR can be consulted by the applicant at any stage of the asylum procedure and may be present during any interview of the applicant (Article 21 S.L. 420.07). Furthermore, UNHCR may also be present during other steps of the procedure, including the lodging of the application, if requested by the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements to lodge an application for international protection</w:t>
       </w:r>
@@ -1487,63 +1517,65 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Requirement to submit original documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 4(3)(d) of S.L. 420.07 r</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">equires the applicant to hand over all documents in their possession. Furthermore, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 9(3) of S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> requires applicants to submit as soon as possible all elements needed to substantiate the application for international protection, such as the applicant’s statements and all documentation on the applicant’s age, background (including relatives), identity, nationality, country and place of previous residence, previous applications for international protection, travel routes, travel documents and the reasons for applying for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Consequence of refusal to surrender documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No specific legal provision exists for a refusal to submit or the non-existence of a passport. Generally, persons arriving in an irregular manner by boat are not in possession of a passport.</w:t>
       </w:r>
@@ -1571,63 +1603,65 @@
         </w:rPr>
         <w:t xml:space="preserve">Return of original documents to the applicant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An applicant may request the return of original documents when the application is decided. Travel documents and passports are not usually returned to the applicant unless this is in the context of a voluntary departure or a forced return (conducted by the Immigration Section of the police).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 4(3)(d) of S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> requires the applicant to hand over all documents in their possession. Furthermore, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 9(3) of S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> requires applicants to submit as soon as possible all elements needed to substantiate the application for international protection, such as the applicant’s statements and all documentation on the applicant’s age, background (including relatives), identity, nationality, country and place of previous residence, previous applications for international protection, travel routes, travel documents and the reasons for applying for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A refusal to surrender documents, when there is evidence that the applicant is in possession of such documents, may be taken into consideration during the assessment of the application. If an applicant does not surrender documentation relevant to their application to the authorities, the application for international protection is discontinued as implicitly withdrawn on the basis that the applicant failed to provide information essential to the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Documents that are not in original format can be submitted electronically by email.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1650,51 +1684,52 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guarantees for applicants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Confidentiality principle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Confidentiality is regulated by </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 15 of S.L. 420.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. All information related to an application for international protection will remain confidential, without prejudice to access to the applicant’s file by the Ministry for Home Affairs, Security and Employment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">No information about the application will be disclosed, under any circumstances, to the alleged actor of persecution or serious harm. Maltese authorities are also prohibited from obtaining information from the alleged actor of persecution or serious harm in a manner that would inform the actor that an application has been made by the applicant and would jeopardise the physical integrity of the applicant or their dependants, or the liberty and security of their family members still living in the country of origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The lodging of an application is conducted at the offices of the International Protection Agency (Ħamrun or Safi Barracks) in a dedicated interview room where privacy can be ensured. Lodging of applications is also conducted at Corradino Correctional Facility (if the applicant is in prison), at Mater Dei hospital and at Mount Carmel hospital (if the applicant is hospitalized and unable to come to the IPA’s premises in Ħamrun), however always under conditions where privacy and confidentiality can be ensured.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1790,66 +1825,68 @@
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlinks: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://homeaffairs.gov.mt/public-bodies/international-protection-agency/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.youtube.com/@InternationalProtectionAgency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
@@ -1878,130 +1915,135 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Website </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://help.unhcr.org/malta/asylum/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation is provided free of charge by the International Protection Agency for the duration of the administrative stage of the asylum procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 4(1)(a)(v) of the International Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> states that an applicant must be informed of their right to legal assistance during all phases of the asylum procedure. An applicant may engage the assistance of a lawyer at their own expense for the first instance procedure. This right is also granted in </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 12(1) of S.L. 420.07.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Legal assistance is provided free of charge by civil society organisations, such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aditus Foundation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Jesuit Refugee Service Malta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the Migrants Commission. An applicant has the right to free legal assistance in case of an appeal.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2066,199 +2108,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Malta</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="005FCB83"/>
+    <w:nsid w:val="CA75C73B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2362,51 +2437,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8360AD8B"/>
+    <w:nsid w:val="F8419E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2642,51 +2717,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/420/eng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/420.7/eng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/cap/420/20231017/mlt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/420.7/20240426/mlt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/420.6/eng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.mt/eli/sl/420.6/20240412/mlt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pulizija.gov.mt/en/police-force/police-sections/Pages/The-Immigration-Section.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhascms.gov.mt/en/MHAS-Departments/International%20Protection%20Agency/Pages/Refugee.aspx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhascms.gov.mt/en/MHAS-Departments/awas/Pages/Administration.aspx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maltairport.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homeaffairs.gov.mt/public-bodies/international-protection-agency/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/@InternationalProtectionAgency" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help.unhcr.org/malta/asylum/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aditus.org.mt/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrs.net/en/country/malta/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>