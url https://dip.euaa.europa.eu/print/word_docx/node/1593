--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry's response plan for increase in ar and changing profiles of migrants on Balearic coast zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry's response plan for increase in ar and changing profiles of migrants on Balearic coast</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Inclusion, Social Security and Migration has designed a response plan for the Balearic Islands in response to the continued increase in migrant arrivals and the significant change in their profiles. The plan aims to strengthen humanitarian assistance and improve inter-institutional coordination on the islands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The action plan includes immediate response actions, as well as the implementation of medium-term structural measures and resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As a result of the collaboration between the Government Delegation and the Port Authority, an initial service space will soon open next to the national police headquarters in the Port of Ibiza. In addition, other locations in the Port of La Savina (Formentera) and the Port of Palma are being considered for the same purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (10 July, 2025), Migraciones articula un plan de respuesta ante el incremento y cambio de perfil de personas migrantes que llegan a las costas baleares [The Ministry of Migrations developed a response plan to address the increase and changing profile of migrants arriving on the cost of Islas Baleares],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/w/migraciones-articula-un-plan-de-respuesta-ante-el-incremento-y-cambio-de-perfil-de-personas-migrantes-que-llegan-a-las-costas-baleares</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.07.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A17C3A6"/>
+    <w:nsid w:val="E3A7DF4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/ministrys-response-plan-increase-ar-and-changing-profiles-migrants-balearic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/migraciones-articula-un-plan-de-respuesta-ante-el-incremento-y-cambio-de-perfil-de-personas-migrantes-que-llegan-a-las-costas-baleares" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>