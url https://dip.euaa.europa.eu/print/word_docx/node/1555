--- v2 (2026-07-16)
+++ v3 (2026-10-14)
@@ -25,234 +25,251 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Netherlands</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 16/09/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Netherlands is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingenwet, 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">8 July 2015: The Netherlands transposed the recast Reception Conditions Directive and the recast Asylum Procedure Directive by </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 293 of 8 July 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, amending the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Aliens Act 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Vreemdelingenwet, 2000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). This law provides for detention of applicants for international protection, including for carrying out Dublin transfers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other relevant national legislation include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23 November 2000: Aliens Decree 2000 | Vreemdelingenbesluit 2000, Vb 2000, </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0011825</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 March 2001: Aliens Circular 2000 (A) | Vreemdelingencirculaire 2000 (A), Vc, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012287</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 March 2001: Aliens Circular 2000 (B) | Vreemdelingencirculaire 2000 (B), Vc, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012289</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 March 2001: Aliens Circular 2000 (C) | Vreemdelingencirculaire 2000 (C), Vc, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0012288</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14 January 1993: Regulation on the border accommodation regime | Reglement regime grenslogies, </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BWBR0005848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -383,187 +400,194 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Administration and management of detention facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custodial Institutions Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dienst Justitiële Inrichtingen, DJI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custodial Institutions Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dienst Justitiële Inrichtingen, DJI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dutch Council for Refugees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | VluchtelingenWerk Nederland (VWN)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interpretation services in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custodial Institutions Agency</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dienst Justitiële Inrichtingen, DJI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> arranges for interpretation via telephone for matters related to detention. For other procedures, either the Immigration and Naturalisation Service or the Repatriation and Departure Service will cover the costs of the interpretation service.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1399,103 +1423,106 @@
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 5.3 of the Aliens Decree, the detention order stating the grounds for detention is communicated in writing in a language which the detainee is reasonably expected to understand. The detention order contains the legal grounds for detention, the procedure to challenge the detention order, and information on free legal assistance and representation. Interpretation assistance is often provided by phone. A detention order can be issued by the Royal Netherlands Marechaussee, Aliens Police, Identification and Human Trafficking Department, the IND and the Repatriation and Departure Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General information on detention is also available in written and available in more than 40 languages on the DT&amp;V website:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information sheets on detention under the Aliens Act, Article 59 available </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information leaflet on deprivation of liberty measures after (rejection of) asylum application at the border available </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Aid Board has been using a border </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">detention schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for legal assistance to asylum applicants who enter the country through Schiphol Airport and are taken into custody pursuant to Article 6 of the Aliens Act. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As in the regular procedure, a lawyer is automatically appointed to applicants in detention (border procedure) from the start of the asylum procedure to provide legal aid related to their asylum case and for the review of detention (Article 97 Aliens Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For a judicial review of the detention measure, the Aliens Act provides under Articles 95 and 96 for the assistance of a counsel during the proceedings. When the assigned counsel cannot attend the hearing or other procedure related to the judicial review of the detention, another counsel shall replace and assist the applicant (Article 98 Aliens Act).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1817,199 +1844,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Netherlands</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50927F4C"/>
+    <w:nsid w:val="E4E74BDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2113,51 +2173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6755450B"/>
+    <w:nsid w:val="7FE6927C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2261,51 +2321,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A2E11617"/>
+    <w:nsid w:val="E7D7AB2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2409,51 +2469,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="16ECF384"/>
+    <w:nsid w:val="0C9CAF35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2557,51 +2617,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="90C5821D"/>
+    <w:nsid w:val="67494ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2705,51 +2765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1CC11BF7"/>
+    <w:nsid w:val="03B24B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2997,51 +3057,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.legislationline.org/documents/id/4680" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wetten.overheid.nl/BWBR0011823/2017-12-16" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wetten.overheid.nl/BWBR0036857/2015-07-20" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0011825&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012287&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012289&amp;z=2021-07-01&amp;g=2021-07-01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/jci1.3:c:BWBR0012288&amp;z=2021-08-10&amp;g=2021-08-10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0005848/2001-04-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dji.nl/english/index.aspx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dji.nl/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vluchtelingenwerk.nl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dienstterugkeerenvertrek.nl/documenten/2023/09/12/waarom-u-in-bewaring-bent-gesteld" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dienstterugkeerenvertrek.nl/documenten/2024/02/23/informatieblad-vrijheidsontnemende-maatregel-m19-en-m19a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rvr.org/nieuws/overzicht-nieuwsbrieven/2024/nieuwsbrief-raad-rechtsbijstand-nummer-6/%4017043/actualiteitencursus-voorzetting/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>