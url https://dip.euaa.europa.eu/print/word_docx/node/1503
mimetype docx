--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -7,121 +7,513 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Romania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement - Romania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1480" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1481" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1482" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1483" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1484" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to the territory</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1485" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Official external border-crossing points</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1486" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1487" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Protection from refoulement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1488" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Border procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1489" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural aspects</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1490" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Making an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1491" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Registering an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1492" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Lodging an application</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1493" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Passport and other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1494" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Obligation to surrender original documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1495" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Other documents</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1496" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Requirement to read digital data</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1498" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Guarantees for applicants</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1499" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Confidentiality principle</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1500" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Information provision</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1501" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1502" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Access to procedures and non-refoulement - Romania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Romania is bound by the recast Asylum Procedures Directive and has transposed its provisions through the Law No 122 of 4 May 2006 concerning asylum in Romania | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (18 May 2006) and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Law No 122 of 4 May 2006 concerning asylum in Romania | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lege nr. 122 din 4 mai 2006 privind azilul în România</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, (18 May 2006) and further amendments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -190,104 +582,106 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Screening at the external border</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Border Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Poliția de Frontieră</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biometric data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IGI-DAI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -301,134 +695,139 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Making an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">At the border:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> General Inspectorate for Border Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Poliția de Frontieră</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the territory:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IGI-DAI) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In detention:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Structures under the authority of the National Administration of Penitentiaries within the Ministry of Justice | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrația Națională a Penitenciarelor în subordinea Ministerului Justiției</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police units in which detainment and remand custody centres are operating, under the authority of the Ministry of the Interior | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ministerul Afacerilor Interne</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centres for Accommodation of Foreigners in Public Custody within the General Inspectorate for Immigration – Directorate for Migration | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrul de Cazare a Străinilor luați în Custodie Publică în subordinea Inspectoratului General pentru Imigrări – Direcția Migrație</w:t>
               </w:r>
             </w:hyperlink>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -436,859 +835,866 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Registering an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IGI-DAI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodging an application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IGI-DAI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Immigration – Directorate for Asylum and Integration (IGI-DAI) | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Imigrări – Direcția Azil și Integrare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (IGI-DAI)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Inspectorate for Border Police | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspectoratul General pentru Poliția de Frontieră</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official external border-crossing points</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17 external air border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Henri Coandă Bucharest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cluj-Napoca</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sibiu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Traian Vuia Timișoara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Transilvania Târgu Mureș</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">George Enescu Bacău</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mihail Kogălniceanu Constanța</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Satu Mare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suceava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iaşi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Arad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Baia Mare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Craiova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tulcea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aurel Vlaicu Bucharest Băneasa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oradea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Braşov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18 external land border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Land Borders with Serbia:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jimbolia, rail and road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stamora Moraviţa, rail and road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Naidaş, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Porţile de Fier I, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Porţile de Fier II, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lunga, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vălcani, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Foeni, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moldova Nouă, road (ferry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Land Borders with Moldova:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Galați, rail and road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oancea, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fălciu, rail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Albiţa, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iaşi (Ungheni), rail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sculeni, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stânca, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rădăuţi Prut, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bumbăta, road</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Romania has </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4 external sea border crossing points and 7 river border crossing points</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sea Borders:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Constanța</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Constanţa Sud - Agigea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mangalia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Midia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ports on the Danube River:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sulina (Maritime Danube)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tulcea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Galaţi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Calafat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Orşova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Drobeta Turnu Severin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moldova Veche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency measures in cases of mass arrivals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In case of a massive influx of submitted applications for international protection to any of the competent authorities, the registration of applications can be extended for maximum 10 working days from the submission date (Article 36^1 (3) Law No 122/2006 on asylum).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1325,140 +1731,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 6 (non-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum seeker cannot be expelled, extradited or forcibly returned from the border or from Romanian territory, except for the cases mentioned in Article 44 of Law No 535/2004 regarding the prevention and fight against terrorism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person who has been recognized as a refugee or who has been granted subsidiary protection is protected against expulsion, extradition or the return to the country of origin or any state in which one’s life or liberty has been placed in danger or would be subjected to torture, inhuman or degrading treatment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Without breaching the provisions of paragraph (2) and without affecting, automatically, the form of protection that one is the beneficiary of, the person who has been recognized as a refugee or who has been granted subsidiary protection can be removed from Romanian territory if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are sound reasons for the person in question to be considered a danger to the security of the Romanian state; or</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The person in question, being convicted of a serious criminal offence by final decision, is a danger to public order in Romania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the sense of the present law, a serious criminal offence is considered to be any criminal offense committed with intent, for which the law requires the punishment of deprivation of liberty with a special maximum sentence of over 5 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 17 (Rights)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Throughout the asylum procedure, the foreigner who is seeking a form of protection has the following rights:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The right to stay on the territory of Romania until the end of the asylum procedure. In the procedure for the determination of the Member State in charge with the examination of the asylum application, the right to stay on the territory of Romania terminates when the transfer takes place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">refoulement</w:t>
       </w:r>
@@ -1749,54 +2155,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 4 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum in Romania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the competent authorities ensure access to the asylum procedure for any third country national or stateless person, present on Romanian territory or at the border, from the moment of the expression of their wish, in writing or orally, showing that they are seeking protection in Romania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Persons may express their intention to apply for international protection at all legal points of entry at the border or, if already in Romania, at the Romanian General Inspectorate Immigration (GII), the Romanian General Inspectorate for Border Police.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 4 of Law No 122/2006, access to the asylum procedure is provided for third country nationals or stateless persons whose applications were submitted in the territory of Romania or at the border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1830,125 +2237,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications for international protection cannot be submitted from outside the country (Article 36(2) of Law No 122/2006 on asylum in Romania).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formal requirements for making an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications must be submitted in person (Article 37(1) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum in Romania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). Collective asylum applications are not accepted (Article 37(3) of Law No 122/2006 on asylum in Romania).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the foreigner is a minor, the asylum application can be submitted by the legal representative. Minors having attained the age of 14 can apply for asylum in their own name (Article 39(2) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum in Romania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 37(2) of Law No 122/2006 on asylum in Romania, the asylum application is submitted in Romanian or in a language which the applicant understands based on a standard form. In case the applicant cannot write, the civil servant receiving the application fills in the form in accordance with the oral statement of the applicant and this form is signed or has affixed the fingerprint of the applicant and is signed by the civil servant who filled it in and by the interpreter, if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If the applicant holds identity documents, the civil servant compares the data included in the application and indicates to the applicant the incongruities in the application in order to make the appropriate changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Registering an application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible authority and place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 36^1 (1) of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law No 122/2006 on asylum in Romania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the application for international protections submitted to the General Inspectorate for Immigration is registered within 3 working days from the submission date of application. If submitted to another competent authority registration is made within 6 working days from the submission date (Article 36^1 (2)). In case of a massive influx of submitted applications for international protection to any of the competent authorities, the registration of applications can be extended for maximum 10 working days from the submission date (Article 36^1 (3)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The asylum applicant can contact and be assisted by an official of the United Nations High Commissioner for Refugees (UNHCR) at any stage of the asylum procedure (Article 17(d) of Law 122/2006)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical steps to register the application</w:t>
       </w:r>
@@ -2361,54 +2771,55 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Type:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Brochure</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperlink:</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://igi.mai.gov.ro/wp-content/uploads/2023/11/2023_IllustratedBrochure_What_you_need_to_know_about_access_to_the_asylum_procedure_EN_0-1.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -2462,92 +2873,92 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pursuant to Article 16(4) of the Law No 122/2006 on asylum, the General Inspectorate for Immigration has the duty to provide legal information as specified under Article 17 and procedural information on withdrawal of protection, also to the minor and his/her representative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 17(1)(s-ș) of Law No 122/2006 on asylum in Romania, applicants for international protection have the right to be provided, upon request, with legal and procedural information, including information regarding the procedure in the administrative phase, under the terms of the legislation on public judicial aid in civil matters, taking into account the personal situation of the applicant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The information provided includes, according to Article 17(1)(ș) of Law No 122/2006:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">information on the reasons for the decision to reject the asylum application,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">information on the procedure for contesting the order by which the measure of placement in a specially arranged closed space was ordered,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">information regarding the possibility of contesting the decision by which the granting, limitation or withdrawal of the material reception conditions was ordered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -2600,199 +3011,380 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Access to procedures and non-refoulement - Romania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D381225D"/>
+    <w:nsid w:val="32493A2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="45690A59"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2895,52 +3487,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4071EAEB"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="45976BE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3043,52 +3635,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9E237DD3"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="50F41A90"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3191,52 +3783,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4E9E6600"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="C4AD6AA7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3339,52 +3931,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="0E688665"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="46CE4E19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3487,52 +4079,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A8C7002F"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="623A2333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3635,52 +4227,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2020646A"/>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="5084C538"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3783,52 +4375,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F3B5700F"/>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="B4420F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3931,52 +4523,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="9959F81C"/>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="0F95BBB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4105,50 +4697,53 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4229,55 +4824,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mai.gov.ro/inspectoratul-general-al-politiei-de-frontiera/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anp.gov.ro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mai.gov.ro/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/wp-content/uploads/2023/11/2023_IllustratedBrochure_What_you_need_to_know_about_access_to_the_asylum_procedure_EN_0-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1480" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1481" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1483" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1488" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1489" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1491" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1492" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1496" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1498" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1499" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1501" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1502" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mai.gov.ro/inspectoratul-general-al-politiei-de-frontiera/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/en/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anp.gov.ro/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mai.gov.ro/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/43debf3f-adfc-4f7a-908a-49fe29f65aa5_en?filename=handbook-annex-04_en.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislatie.just.ro/Public/DetaliiDocument/71808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igi.mai.gov.ro/wp-content/uploads/2023/11/2023_IllustratedBrochure_What_you_need_to_know_about_access_to_the_asylum_procedure_EN_0-1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>