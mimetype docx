--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -7,110 +7,424 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ireland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Ireland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1458" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1459" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1460" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1461" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1462" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1463" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention in national law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1465" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1466" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1467" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural safeguards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1468" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information and interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1469" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1470" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Length of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1471" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Judicial review of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1472" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1474" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conditions of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1475" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1476" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legislative overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Detention - Ireland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overview</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 12/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Relevant EU legislation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ireland is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act of 2015.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland transposed the recast Reception Conditions Directive and the recast Asylum Procedures by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act of 2015.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
@@ -213,54 +527,55 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Administration and management of detention facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish Prison Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -343,54 +658,55 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the procedure and provision of asylum information in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="var(--word-link)"/>
+                  <w:color w:val="0444c4"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish Prison Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
@@ -570,128 +886,129 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 20 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an immigration officer or a member of the Garda Síochána may arrest an applicant without a warrant if the officer or member suspects, with reasonable cause, that the applicant:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">poses a threat to public security or public order in the State;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has committed a serious non-political crime outside the State;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has not made reasonable efforts to establish his/her identity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">intends to leave the State and without lawful authority enter another state;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has acted or intends to act in a manner that would undermine the system for granting persons international protection in the State; or any arrangement relating to the Common Travel Area;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">without reasonable excuse has destroyed his/her identity or travel document; or is or has been in possession of a forged, altered or substituted identity document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on a Ministerial Order, people can be detained prior to a removal and before a Dublin transfer when there is a flight risk.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -729,232 +1046,234 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Section 5 of the Immigration Act 2003 (as amended by the International Protection Act 2015) contains the main provisions for the removal of people who have been refused entry. It specifies that a person may be arrested by an immigration officer or a member of An Garda Síochána and detained in a prescribed place of detention to facilitate their removal from the state, which must be done as soon as is practicable. In the majority of cases, people are returned on the next available flight within a short period of time. Others are granted a temporary permission to enter the state usually on the condition they report to their nearest Garda station. Only a very small number are detained for longer periods, usually until a return flight is available. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Article 20 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">International Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, an immigration officer or a member of the Garda Síochána may arrest an applicant without a warrant if that officer or member suspects, with reasonable cause, that the applicant poses a threat to national security or public policy or has committed a serious, non-political crime outside of Ireland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention for the purpose of a Dublin transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ireland transposed EU Regulation No 604/2013 into the European Union (Dublin System) Regulation 2014 S.I. No 525 of 2014, and Section 8(4) stipulates that an immigration officer or a member of the Garda Síochána may, for the purpose of facilitating the transfer of a transferrable applicant, without warrant arrest and detain the transferrable applicant where that officer or member considers that there is a significant risk of the transferrable applicant absconding, and a transferrable applicant detained in accordance with this paragraph shall be in lawful custody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Under Section 16(3d) of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2015 International Protection Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, when an applicant is issued with a permission to reside in the state for the purpose of an international protection application, this permission can be subject to the following requirements:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">that he/she resides or remain in a specified district or place;</w:t>
-      </w:r>
-[...81 lines deleted...]
-        <w:t xml:space="preserve">Immigration Officers or IPO Officers provide relevant information to asylum seekers, such the right to appeal, the possibility to seek legal assistance and representation, and their rights and entitlements. A detained person is entitled to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Consult a legal representative;</w:t>
+        <w:t xml:space="preserve">that he/she reports at specified intervals to an immigration officer or a specific Garda Síochána station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If the applicant has already been detained, an additional alternative may be chosen, such as confiscating the passport or other travel document. According to ESRI research, measures for the detention of international protection applicants and alternatives are seldom used. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Irish Prison Service (IPS) has international protection application forms available in each office. If a prisoner wishes to make an application, the prison staff will provide the application form and send it to the International Protection Office on behalf of the prisoner once it is completed. The IPS has no role in the international protection application process other than to facilitate the exchange of documents to and from the International Protection Office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A person will only be detained by court warrant, and once that warrant has expired the IPS must release the person. The IPS has provided the International Protection Office with a list of email addresses for each prison general office to make the application process as seamless as possible. In many cases, the applications are already in the processing stage prior to a person coming to custody. For those that apply in custody, their solicitor is generally the person raising the request on their client’s behalf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Procedural safeguards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Access to information and interpretation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The authority responsible depends on the circumstances. If An Garda Siochána invoke Section 20, they are responsible for some of the information provision, and the Irish Prison Service is responsible when a person is in custody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Legal assistance and representation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Immigration Officers or IPO Officers provide relevant information to asylum seekers, such the right to appeal, the possibility to seek legal assistance and representation, and their rights and entitlements. A detained person is entitled to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Have notification of the detention, the place of his/her detention and every change in that place sent to the High Commissioner and to another person reasonably nominated by the detained person for that purpose; and</w:t>
+        <w:t xml:space="preserve">Consult a legal representative;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Have notification of the detention, the place of his/her detention and every change in that place sent to the High Commissioner and to another person reasonably nominated by the detained person for that purpose; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The assistance of an interpreter for the purpose of consultation with a legal representative and for the purpose of any appearance before a court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Legal Aid Board can provide legal assistance to applicants who are detained. No NGO provides routine legal assistance to detained applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Length of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1064,73 +1383,73 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While minors cannot be detained, other vulnerable groups are not precluded from being detained under Section 20 of the 2015 Act. Nonetheless, Section 20 has only been used on one occasion, and vulnerable asylum applicants have never been detained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">When a detained applicant is a vulnerable person, the minister shall ensure, taking into account the person’s particular situation including their health, that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the person is monitored regularly; and</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">they are provided with adequate support.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1183,199 +1502,380 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Ireland</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="04342723"/>
+    <w:nsid w:val="B8DADCAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="CEB0335F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1478,52 +1978,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E8E63CB"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="CD458697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1626,52 +2126,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5BF24A65"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="E6915E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1774,52 +2274,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="21E471B2"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="9690D078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1933,50 +2433,53 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2057,55 +2560,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irishprisons.ie/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1458" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1459" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1460" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1467" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1468" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1469" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1474" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1475" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revisedacts.lawreform.ie/eli/2015/act/66/revised/en/html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irishprisons.ie/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>