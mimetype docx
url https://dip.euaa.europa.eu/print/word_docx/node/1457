--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,107 +7,395 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Detention - Lithuania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1436" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1437" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1438" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1439" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1440" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1441" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention in national law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1443" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1444" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1445" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural safeguards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1446" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information and interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1447" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1448" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Length of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1449" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Judicial review of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1450" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1452" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conditions of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1453" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1454" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legislative overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania has transposed the recast Reception Conditions Directive and the recast Asylum Procedures by </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. | STATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -569,280 +857,280 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention may be used as a last resort when the applicant is suspected of using forged documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Chapter VII “Freedom of movement of foreigners in the Republic of Lithuania” of the Law on the Legal Status of Foreigners of the Republic of Lithuania establishes the grounds for detention of foreigners, alternative measures to detention, etc.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By a written decision of a law enforcement officer, an alien may be detained for no longer than 48 hours. Law enforcement authorities, having detained an alien and having determined that there are grounds for detaining him for more than 48 hours, shall, within 5 hours from the moment of detention, transfer him to the officers of the State Border Guard Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An alien shall be detained for more than 48 hours by a court decision at the State Border Guard Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vulnerable persons and members of families with minor aliens may be detained only in exceptional cases, taking into account the best interests of the child and vulnerable persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention pending a return applies if the applicant hinders the issuance or enforcement of the decision and there is a risk of absconding to avoid return. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 113, paragraph 4, point 2 of the Law on the Legal Status of Foreigners of the Republic of Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that an asylum seeker may be detained in order to clarify the grounds on which his/her application for asylum is based (when information on the grounds could not be obtained without detaining the asylum seeker), and having assessed the circumstances specified in paragraphs 1, 6–11 of paragraph 5 of this Article, there is reason to believe that the alien may abscond in order to avoid return to a foreign state or expulsion from the Republic of Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 113, paragraph 5 of the Law "On the Legal Status of Aliens": In deciding whether there are grounds for believing that the alien may abscond, the following circumstances shall be assessed:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the foreigner does not have a personal identity document and does not cooperate in order to establish his/her identity and/or citizenship (refuses to provide data about himself/herself, provides misleading information in order to mislead civil servants or employees of the competent institutions or institutions of the Republic of Lithuania, has submitted forged documents, etc.);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">does not have a place of residence in the Republic of Lithuania or does not (does not reside) at the specified address of the place of residence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">does not have family ties with persons residing in the Republic of Lithuania or social, economic or other ties with the Republic of Lithuania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">does not have the means to live in the Republic of Lithuania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has failed to fulfil the obligation to leave the Republic of Lithuania within the established time period, has not voluntarily left the Republic of Lithuania within the time limit established in the decision to return him to a foreign state or the time limit extended on the grounds specified in Paragraph 32 of Article 127 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">fails to comply with an alternative measure to detention imposed by a court decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a foreigner who has been accommodated in a place of temporary accommodation has violated the procedure of temporary departure from the place of temporary accommodation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in order to avoid criminal liability for illegal crossing of the state border, submitted an application for asylum during the period of the pre-trial investigation initiated against him;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the presence of a foreigner in the Republic of Lithuania may pose a threat to public order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">during the examination of the application for asylum or in deciding the issue of the return of the alien to a foreign state, the alien does not cooperate with the civil servants or employees of the competent institutions or establishments of the Republic of Lithuania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">has illegally left or attempted to leave the Republic of Lithuania during the examination of the application for asylum;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">attempted to travel illegally or transited through the Republic of Lithuania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">another Member State of the European Union has taken a decision on the return or expulsion of the alien;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the alien shall be subject to an entry ban on the Member State(s) of the European Union.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a procedure to decide on the applicant’s right to enter the territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention may be used as a last resort when the applicant is refused entry and will be returned to the country from which he/she arrived, he/she unlawfully enters or stays in the country, he/she is prohibited from entering an EU Member State.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -863,249 +1151,249 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 5, paragraph 4 of the Law "On the Legal Status of Aliens" states that Aliens, except for asylum seekers who have submitted an application for asylum at border checkpoints, transit zones or shortly after illegally crossing the state border of the Republic of Lithuania, in respect of whom a decision to admit them to the Republic of Lithuania has not been taken, have the right to remain in the Republic of Lithuania during the period for filing an appeal set out in Article 138 of this Law, and if an application for measures to secure a claim is submitted during this period, until the Regional Administrative Court adopts a ruling on measures to secure a claim or when the enforcement of the appealed decision is suspended in accordance with Article 139(1) of this Law. Asylum seekers who have submitted an application for asylum at border checkpoints, transit zones or shortly after illegally crossing the state border of the Republic of Lithuania, and for whom a decision to admit them to the Republic of Lithuania has not been taken, have the right to remain in the temporary accommodation places specified in paragraph 6 of this Article during the period of time for filing a complaint set out in Article 138 of this Law, and if an application for measures to secure a claim is submitted during this period, until the Regional Administrative Court adopts a ruling on measures to secure a claim or when the enforcement of the appealed decision is suspended in accordance with Article 139, paragraph 1, point 2 of this Law. The rights specified in this paragraph shall not be granted if an alien submits a subsequent application for asylum, which does not contain new substantial grounds, solely with the aim of postponing or obstructing the execution of a decision to expel an alien from the Republic of Lithuania, on the basis of which he would be expelled in the near future, or if an alien submits a new subsequent application when a final decision has been made on a previous subsequent application for asylum, and there are no reasons specified in paragraphs 1 and 2 of Article 130 of this Law for which he cannot be expelled from the Republic of Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a return procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention pending a return applies if the applicant hinders the issuance or enforcement of the decision and there is a risk of absconding to avoid a return. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention may be used as a last resort in order to prevent the spread of dangerous and particularly dangerous contagious diseases, and when the stay in Lithuania constitutes a threat to national security, public order or public health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention for the purpose of a Dublin transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention may be used as a last resort when the applicant is waiting for a Dublin transfer which has not taken place due to objective reasons within the set period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 113, paragraph 4 of the Law "On the Legal Status of Foreigners":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4. An asylum seeker may be detained only in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">for the purpose of establishing and/or verifying his identity and/or nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in order to find out the reasons on which his application for asylum is based (when information on the reasons could not have been obtained without the detention of the asylum seeker) and after assessing the circumstances specified in Items 1, 6 to 11 of Paragraph 5 of this Article, there are grounds to believe that the alien may abscond in order to avoid return to a foreign state or expulsion from the Republic of Lithuania;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">where an application for asylum is lodged by a foreign national who has been detained on the grounds referred to in paragraph 2 of this Article, when a decision is being taken on his or her return to a foreign state, and there are serious grounds for believing that that application was made solely for the purpose of postponing or impeding the execution of the return decision and the foreign national has already had access to the asylum procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in accordance with Article 28 of Regulation (EU) No 604/2013; 5) when the asylum seeker poses a threat to state security or public order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 113, paragraph 2 of the Law "On the Legal Status of Foreigners":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2. When deciding on the return of a foreigner to a foreign state, his expulsion from the Republic of Lithuania, the obligation of the foreigner to leave the Republic of Lithuania or the transfer of an asylum applicant to another EU Member State responsible for examining an application for asylum, the foreigner may be detained only if detention is necessary for the taking of and/or enforcement of the relevant decision (if the foreigner hampers the taking and/or enforcement of the decision and may abscond to avoid return, expulsion or transfer).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 115 of Law No IX-2206 on the Legal Status of Foreigners of the Republic of Lithuania of 29 April 2004 provides for alternative measures to detention:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner must periodically report to the Migration Department or the State Border Guard Service at a fixed time;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner must inform the Migration Department or the State Border Guard Service of his/her whereabouts by electronic means within a fixed period of time;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entrust the care of the foreigner to a citizen of Lithuania or a foreigner legally residing in Lithuania if this person has undertaken to take care of the foreigner and to support him/her;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">accommodate the foreigner in a temporary accommodation place without applying restrictions on freedom of movement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">accommodate the foreigner in a temporary accommodation place by establishing the obligation not to leave the territory belonging to the temporary accommodation place without the permission of the head of the temporary accommodation place or a person authorised by him/her.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The court may impose an alternative measure to detention by taking into account that the foreigner's identity has been established, the person does not pose a threat to state security and public order, and the person assists the court, the State Border Guard Service and the Migration Department in establishing his/her legal status in Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Law on the Legal Status of Foreigners extended the possibility to grant an asylum seeker an alternative measure to detention. As of 1 March 2021, it is possible to accommodate a foreigner in the Reception and integration agency by establishing the right to move only in the territory belonging to the place of accommodation. The applicants may be placed in the Reception and integration agency without restricting the freedom of movement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -1195,51 +1483,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Law on the Legal Status of Foreigners asylum seekers have the right to use the state-guaranteed legal aid, insofar as it relates to the detention of a foreigner or the application or extension of an alternative to detention, as well as when appealing to the court of first instance against decisions related to an asylum application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the time of detention, persons are entitled to receive state-guaranteed legal aid. They can also hire a lawyer at their own expense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following an agreement between SGBS and Lithuanian Red Cross, LRCS appointed law specialists who will provide legal assistance for asylum seekers who are detained in the SBGS’ Foreigners’ Registration Centre (FRC) in Pabrade. If requested, this assistance will also be provided to asylum seekers held in border control areas (Source: European website on Integration, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Lithuanian Red Cross and State Border Guard Service sign an agreement to provide assistance to foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 10 June 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Length of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1391,205 +1679,205 @@
         <w:rPr/>
         <w:t xml:space="preserve">Upon detention, Agency staff conduct a thorough vulnerability assessment of each individual. If the assessment concludes that the individual is not vulnerable and will stay in detention, a daily activity schedule is developed and approved in coordination with the State Border Guard Service (SBGS).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Activities carried out by the Agency</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To ensure the well-being and engagement of detained individuals, Agency staff implement a structured program of daily activities, which includes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sports sessions and outdoor sports activities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Board games and handicrafts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cooking sessions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Movie screenings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lectures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prayers (Mass) according to individuals' religious beliefs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Health and Psychological Support</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Agency provides physiotherapy services to individuals participating in gym activities or experiencing health-related issues. In addition, psychological counselling and general healthcare services are available. When necessary:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Individuals are escorted to medical facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pharmaceuticals are procured and provided as required</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nutrition and Hygiene Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All detained individuals receive meals with various dietary preferences, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Traditional</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Alternative</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vegetarian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Newly detained individuals are supplied with a 24-hour food package, along with hygiene products, seasonal clothing, and footwear.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Support Services</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1617,52 +1905,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Law "On the Legal Status of Foreigners" article 114 - Vulnerable persons and members of families with foreign minors can only be detained in exceptional circumstances, taking into account the best interests of the child and the vulnerable persons. In all cases, the court takes an individual decision, taking into account the individual circumstances of the case. Alternative measures to detention are always considered before detention is applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">If a person is detained by a court decision, he/she is accommodated in a detention in the Foreigners' Registration Centre. Agency representatives carry out a vulnerability assessment. In most cases, after assessing that the person is vulnerable, an alternative measure to detention is applied.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1715,51 +2003,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1863,51 +2151,199 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="62CAF8C5"/>
+    <w:nsid w:val="49A0F7E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="A98364E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2010,52 +2446,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8CBC3AD7"/>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="145A1ED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2158,52 +2594,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="88FDEA16"/>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="DE3B913E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2306,52 +2742,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1F5186A1"/>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="D7F52FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2454,52 +2890,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3465B129"/>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="5443BC40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2602,52 +3038,52 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CEB109A3"/>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="2BB93313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2767,50 +3203,53 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2891,51 +3330,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.42837E5A79DD/asr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/TAIS.232378/asr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/migrant-integration/news/lithuanian-red-cross-and-state-border-guard-service-sign-an-agreement-to-provide-assistance-to-foreigners" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1436" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1440" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1441" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1443" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1444" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1445" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1446" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1447" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1449" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1453" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1454" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.42837E5A79DD/asr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/TAIS.232378/asr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/migrant-integration/news/lithuanian-red-cross-and-state-border-guard-service-sign-an-agreement-to-provide-assistance-to-foreigners" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>