--- v1 (2026-07-15)
+++ v2 (2026-10-14)
@@ -32,373 +32,399 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1436" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1437" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Relevant EU legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1438" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National legislation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1439" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1440" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1441" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Grounds for detention in national law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1443" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1444" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1445" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Procedural safeguards</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1446" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Access to information and interpretation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1447" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal assistance and representation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1448" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Length of detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1449" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Judicial review of detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1450" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1452" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Conditions of detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1453" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="section-1454" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative overview</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Lithuania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Content updated and validated on: 21/08/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania has transposed the recast Reception Conditions Directive and the recast Asylum Procedures by </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. | STATYMAS DĖL UŽSIENIEČIŲ TEISINĖS PADĖTIES - 2004 m. balandžio 29, d. Nr. IX-2206.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
@@ -860,100 +886,102 @@
         <w:t xml:space="preserve">Grounds for detention in national law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of identification or verification of identity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention may be used as a last resort when the applicant is suspected of using forged documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Chapter VII “Freedom of movement of foreigners in the Republic of Lithuania” of the Law on the Legal Status of Foreigners of the Republic of Lithuania establishes the grounds for detention of foreigners, alternative measures to detention, etc.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By a written decision of a law enforcement officer, an alien may be detained for no longer than 48 hours. Law enforcement authorities, having detained an alien and having determined that there are grounds for detaining him for more than 48 hours, shall, within 5 hours from the moment of detention, transfer him to the officers of the State Border Guard Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An alien shall be detained for more than 48 hours by a court decision at the State Border Guard Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vulnerable persons and members of families with minor aliens may be detained only in exceptional cases, taking into account the best interests of the child and vulnerable persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention pending a return applies if the applicant hinders the issuance or enforcement of the decision and there is a risk of absconding to avoid return. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Article 113, paragraph 4, point 2 of the Law on the Legal Status of Foreigners of the Republic of Lithuania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> provides that an asylum seeker may be detained in order to clarify the grounds on which his/her application for asylum is based (when information on the grounds could not be obtained without detaining the asylum seeker), and having assessed the circumstances specified in paragraphs 1, 6–11 of paragraph 5 of this Article, there is reason to believe that the alien may abscond in order to avoid return to a foreign state or expulsion from the Republic of Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Article 113, paragraph 5 of the Law "On the Legal Status of Aliens": In deciding whether there are grounds for believing that the alien may abscond, the following circumstances shall be assessed:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -1154,79 +1182,81 @@
         <w:t xml:space="preserve">Article 5, paragraph 4 of the Law "On the Legal Status of Aliens" states that Aliens, except for asylum seekers who have submitted an application for asylum at border checkpoints, transit zones or shortly after illegally crossing the state border of the Republic of Lithuania, in respect of whom a decision to admit them to the Republic of Lithuania has not been taken, have the right to remain in the Republic of Lithuania during the period for filing an appeal set out in Article 138 of this Law, and if an application for measures to secure a claim is submitted during this period, until the Regional Administrative Court adopts a ruling on measures to secure a claim or when the enforcement of the appealed decision is suspended in accordance with Article 139(1) of this Law. Asylum seekers who have submitted an application for asylum at border checkpoints, transit zones or shortly after illegally crossing the state border of the Republic of Lithuania, and for whom a decision to admit them to the Republic of Lithuania has not been taken, have the right to remain in the temporary accommodation places specified in paragraph 6 of this Article during the period of time for filing a complaint set out in Article 138 of this Law, and if an application for measures to secure a claim is submitted during this period, until the Regional Administrative Court adopts a ruling on measures to secure a claim or when the enforcement of the appealed decision is suspended in accordance with Article 139, paragraph 1, point 2 of this Law. The rights specified in this paragraph shall not be granted if an alien submits a subsequent application for asylum, which does not contain new substantial grounds, solely with the aim of postponing or obstructing the execution of a decision to expel an alien from the Republic of Lithuania, on the basis of which he would be expelled in the near future, or if an alien submits a new subsequent application when a final decision has been made on a previous subsequent application for asylum, and there are no reasons specified in paragraphs 1 and 2 of Article 130 of this Law for which he cannot be expelled from the Republic of Lithuania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of a return procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention pending a return applies if the applicant hinders the issuance or enforcement of the decision and there is a risk of absconding to avoid a return. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention in the context of national security and public order</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention may be used as a last resort in order to prevent the spread of dangerous and particularly dangerous contagious diseases, and when the stay in Lithuania constitutes a threat to national security, public order or public health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Law on the Legal Status of Foreigners No IX-2206 of 29 April 2004.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention for the purpose of a Dublin transfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention may be used as a last resort when the applicant is waiting for a Dublin transfer which has not taken place due to objective reasons within the set period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1486,51 +1516,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Law on the Legal Status of Foreigners asylum seekers have the right to use the state-guaranteed legal aid, insofar as it relates to the detention of a foreigner or the application or extension of an alternative to detention, as well as when appealing to the court of first instance against decisions related to an asylum application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the time of detention, persons are entitled to receive state-guaranteed legal aid. They can also hire a lawyer at their own expense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following an agreement between SGBS and Lithuanian Red Cross, LRCS appointed law specialists who will provide legal assistance for asylum seekers who are detained in the SBGS’ Foreigners’ Registration Centre (FRC) in Pabrade. If requested, this assistance will also be provided to asylum seekers held in border control areas (Source: European website on Integration, </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lithuanian Red Cross and State Border Guard Service sign an agreement to provide assistance to foreigners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 10 June 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Length of detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants cannot be detained for longer than 6 months, except if they refuse to cooperate and comply with the removal procedures (refuse to provide data, provide misleading information, etc.) or when documents to carry out the removal are not received. In such cases, detention can be extended up to 12 months.</w:t>
       </w:r>
     </w:p>
@@ -2003,199 +2034,232 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-10-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Lithuania</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve">The information has been validated</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49A0F7E9"/>
+    <w:nsid w:val="0FBBE552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2299,51 +2363,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A98364E9"/>
+    <w:nsid w:val="840B615F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2447,51 +2511,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="145A1ED4"/>
+    <w:nsid w:val="478F139A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2595,51 +2659,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DE3B913E"/>
+    <w:nsid w:val="53A9BD5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2743,51 +2807,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="D7F52FE3"/>
+    <w:nsid w:val="784850B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2891,51 +2955,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5443BC40"/>
+    <w:nsid w:val="CCF91EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3039,51 +3103,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2BB93313"/>
+    <w:nsid w:val="013C1AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3334,51 +3398,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1436" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1439" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1440" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1441" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1443" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1444" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1445" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1446" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1447" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1449" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1450" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1453" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1454" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-tar.lt/portal/lt/legalAct/TAR.42837E5A79DD/asr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-seimas.lrs.lt/portal/legalAct/lt/TAD/TAIS.232378/asr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/migrant-integration/news/lithuanian-red-cross-and-state-border-guard-service-sign-an-agreement-to-provide-assistance-to-foreigners" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>