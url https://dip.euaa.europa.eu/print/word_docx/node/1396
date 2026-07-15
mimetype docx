--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -7,111 +7,399 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Estonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Detention - Estonia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1373" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1374" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Relevant EU legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1375" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">National legislation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1376" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1377" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention during the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1378" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Grounds for detention in national law</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1382" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1383" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Application for international protection and processing while in detention/impact on the asylum procedure</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1384" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Procedural safeguards</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1385" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Access to information and interpretation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1386" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1387" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Length of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1388" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Judicial review of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1389" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Specific conditions relating to detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1391" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Conditions of detention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1392" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Detention of applicants with special needs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="section-1393" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legislative overview</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention - Estonia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relevant EU legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia is bound by the recast Reception Conditions Directive, the recast Asylum Procedures Directive and the Dublin III Regulation and has transposed their provisions through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Act on Granting International Protection to Aliens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (AGIPA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">National legislation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonia transposed the recast Reception Conditions Directive, the recast Asylum Procedures and the Dublin III Regulation by the Act on Granting International Protection to Aliens (AGIPA) | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Välismaalasele rahvusvahelise kaitse andmise seadus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. This act provides for the detention of applicants for international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Competent authority and stakeholders</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
@@ -183,51 +471,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention decision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> , Estonian Internal Security Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
@@ -237,251 +525,251 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Administration and management of detention facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information provision in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interpretation services in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Access to the procedure and provision of asylum information in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Detention for the Dublin procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> , Estonian Internal Security Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
@@ -491,51 +779,51 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Processing of asylum applications of applicants who are in detention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Police and Border Guard Board | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="var(--word-link)"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politsei- ja Piirivalveamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3024" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -671,176 +959,176 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention to determine elements on which the application for international protection is based, in particular where there is a risk of absconding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Obligation to Leave and Prohibition on Entry Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (OLPEA), a foreigner is considered at risk of absconding if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has not left Estonia or a Member State of the Schengen Convention after the deadline in the pre-departure order for a voluntary departure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has submitted false information or a forged document when applying for a legal basis for stay in Estonia, the extension of a stay, Estonian citizenship, international protection or an identity document;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is reasonable doubt about the identity or citizenship of the foreigner;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has repeatedly committed intentional criminal offenses or has committed a criminal offense for which they have been sentenced to imprisonment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has not complied with the supervision measures to ensure compliance with the pre-departure order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has informed the PBGB or the Defence Police Board, or an administrative body concludes from their attitudes and behaviour, that they do not wish to comply with the obligation to leave;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has entered Estonia during the period of validity of the prohibition on entry applied to them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has been detained due to unlawful crossing of the external border of Estonia and has not received a permit or the right to stay in Estonia;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner has left the designated place of residence or another Member State of the Schengen Convention without authorisation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The foreigner’s obligation to leave has been enforced by a court decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The national legal provisions on detention of applicants due to a risk of absconding are outlined in Section 361(2) of AGIPA. Detention may be imposed, particularly on the grounds of identifying the facts relevant to the processing of the application for international protection, when there is a risk of absconding or when the transfer of a person under the Dublin III Regulation is at risk due to the potential for the person to abscond.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, Section 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
@@ -973,99 +1261,99 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(2) of AGIPA, an applicant for international protection may be detained, if absolutely necessary, when the transfer of a person under the Dublin III Regulation is at risk due to the potential for the person to abscond.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Less coercive measures (alternatives to detention)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to Section 29 of AGIPA, the PBGB may apply the following supervisory measures to an applicant for the purposeful, efficient, simple and expeditious conduct of international protection proceedings:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Residence in a specified place;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appearing for registration with the PBGB at specified intervals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Notifying the PBGB of absence from the place of residence for more than 3 days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deposit of a foreign travel document or other identity document with the PBGB;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Appearing for counselling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant is notified in writing of the application of supervision measures. The PBGB and the Security Police Board have the right to check the observance of supervision measures by the applicant at any time. The PBGB may also extend or modify surveillance measures as necessary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The most commonly used alternatives to detention in international protection and return procedures include appearing for registration at the PBGB at prescribed intervals and attending meetings to clarify circumstances related to a return decision. Applicants not placed in an accommodation centre are typically required to register with the PBGB once a week or twice a month. Procedural obligations, such as depositing documents and residing at a designated place, are generally applied in practice but are rarely formalised unless explicitly required. In such cases, they must be justified by the PBGB.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -1300,52 +1588,52 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislative overview</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Special consideration is given to the needs of vulnerable individuals, including minors, persons with disabilities, the elderly, pregnant women, single parents with minor children and those who have suffered from torture, rape or other serious forms of psychological, physical or sexual violence. Their detention is regularly monitored by the PBGB to address these needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In practice, unaccompanied minor asylum seekers are not detained.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1398,51 +1686,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Detention - Estonia</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
@@ -1546,51 +1834,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49D3EF9F"/>
+    <w:nsid w:val="114CE346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1694,51 +1982,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="541EB724"/>
+    <w:nsid w:val="C31B079F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="B93977EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1846,50 +2282,53 @@
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1970,51 +2409,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/et/ppa-lugu-ja-vaeaertused" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/ee/508012024007/consolide/current" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1373" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1376" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1382" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1383" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1384" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1385" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1386" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1387" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1388" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1392" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="section-1393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/516012024004/consolide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politsei.ee/et/ppa-lugu-ja-vaeaertused" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigiteataja.ee/en/eli/ee/508012024007/consolide/current" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>