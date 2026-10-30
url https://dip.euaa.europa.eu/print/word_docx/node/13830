--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -35,66 +35,66 @@
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Implementing Decision 2026/1912 of the EU Council</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, the Czech Ministry of the Interior introduced, as of 5 August 2026, a new requirement for persons seeking temporary protection. Persons subject to military service in Ukraine between the ages of 18 and 60 are not eligible for temporary protection, unless they provide proof of full exemption from military service. This concerns applications for temporary protection, repeated applications for temporary protection and applications of family members for temporary protection for the purpose of family reunification, filed from 5 August 2026 on. This new provision does not concern people who already have temporary protection and have maintained it with no interruptions. The requirement to prove compliance with military obligations will not apply to the process of extending temporary protection.</w:t>
+        <w:t xml:space="preserve">, the Czech Ministry of the Interior introduced, as of 5 August 2026, a new requirement for persons seeking temporary protection. Persons subject to military service in Ukraine between 18-60 years are not eligible for temporary protection unless they provide proof of full exemption from military service. This concerns applications for temporary protection, repeated applications for temporary protection and applications of family members for temporary protection for the purpose of family reunification, filed as of 5 August 2026. This new provision does not concern people who already have temporary protection and have maintained it with no interruptions. The requirement to prove compliance with military obligations will not apply to the process of extending temporary protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">More information is </w:t>
+        <w:t xml:space="preserve">More information is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">available here</w:t>
+          <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and on the UNHCR page on Temporary Protection in Czechia </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -281,51 +281,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -438,51 +438,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ACA762F4"/>
+    <w:nsid w:val="AB55FE05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>