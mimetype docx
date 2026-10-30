--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -438,51 +438,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AB55FE05"/>
+    <w:nsid w:val="85E2F972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>