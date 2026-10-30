--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,66 +7,68 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UDI closes 14 reception centres</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Following the announcement of the closure of seven reception centres across Norway on 31 August, the Norwegian Directorate of Immigration (UDI) has announced the closure of an additional seven reception centres. This brings the total number of reception centres scheduled for closure to 14 nationwide, resulting in a reduction of approximately 2,137 places.</w:t>
+        <w:t xml:space="preserve">Following the announcement of the closure of seven reception centres across Norway on 31 August 2026, the Norwegian Directorate of Immigration (UDI) has announced the closure of an additional seven reception centres. This brings the total number of reception centres scheduled for closure to 14 nationwide, resulting in a reduction of approximately 2,137 places.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision is driven by lower-than-anticipated asylum arrivals. While the number of displaced persons from Ukraine arriving in Norway has largely been in line with official forecasts, the number of asylum applicants from other countries has been significantly lower than expected.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Open Sans&quot;" w:hAnsi="&quot;Open Sans&quot;" w:eastAsia="&quot;Open Sans&quot;" w:cs="&quot;Open Sans&quot;"/>
           <w:color w:val="212133"/>
           <w:shd w:val="clear" w:fill="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This has had a particularly pronounced impact on accommodation needs, as applicants undergoing the regular asylum procedure typically remain in reception centres for considerably longer periods than individuals granted collective protection and other groups.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -261,51 +263,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -418,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D6925AA2"/>
+    <w:nsid w:val="ECA14BAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -691,51 +693,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-legger-ned-mottak/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-closes-14-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-legger-ned-mottak/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>