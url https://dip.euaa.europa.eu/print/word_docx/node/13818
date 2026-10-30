--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Government submits the proposal to extend the Border Security Act for comments</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior submitted a proposal to extend the Act on Temporary Measures to Combat Instrumentalised Migration (known as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border Security Act) until 31 December 2028 for comments. The act is intended to address the threat of instrumentalised migration at Finland's eastern border and the risk of migration pressure on Finland.</w:t>
@@ -71,79 +85,79 @@
         <w:rPr/>
         <w:t xml:space="preserve">Relatedly, the land border crossing points between Finland and Russia has remained closed since 15 December 2023 until further notice pursuant to the most recent government decision of 4 June 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (10 July, 2026), Lakiesitys rajaturvallisuuslain voimassaolon jatkamisesta lausunnoille [Views invited on legislative proposal to extend validity of Border Security Act],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/lakiesitys-rajaturvallisuuslain-voimassaolon-jatkamisesta-lausunnoille-1?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government proposes the extension of the Border Security Act</w:t>
+          <w:t xml:space="preserve">Government proposes to extend the Border Security Act</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -172,52 +186,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -282,51 +296,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -439,51 +453,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9433CC4C"/>
+    <w:nsid w:val="0BAC63D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -712,51 +726,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/lakiesitys-rajaturvallisuuslain-voimassaolon-jatkamisesta-lausunnoille-1?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/finland/government-proposes-extension-border-security-act" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/government-submits-proposal-extend-border-security-act-comments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/lakiesitys-rajaturvallisuuslain-voimassaolon-jatkamisesta-lausunnoille-1?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/finland/government-proposes-extend-border-security-act" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>