--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,90 +7,104 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Government proposes a change of leadership for the Finnish Border Guard</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Due to retirement of the current General of the Border Guard and the vacant position of Head of the Technical Department of the Border Guard Headquarters, the Government proposed the appointment of Colonel Jaakko Olli for both vacant positions for the period 1 January 2027 – 31 December 2030. The proposal is scheduled to be confirmed by the Finnish President on 14 August 2026.</w:t>
+        <w:t xml:space="preserve">Due to the retirement of the current General of the Border Guard and the vacant position of Head of the Technical Department of the Border Guard Headquarters, the government proposed the appointment of Colonel Jaakko Olli for both vacant positions for the period 1 January 2027–31 December 2030. The proposal is scheduled to be confirmed by the Finnish President on 14 August 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (13 August, 2026), Rajavartiolaitoksen johdossa muutoksia 1.1.2027 [Changes in the leadership of the Border Guard on 1 January 2027],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/rajavartiolaitoksen-johdossa-muutoksia-1.1.2027</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.08.2026</w:t>
       </w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -392,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08226CE0"/>
+    <w:nsid w:val="E7CF2B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/rajavartiolaitoksen-johdossa-muutoksia-1.1.2027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/government-proposes-change-leadership-finnish-border-guard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/rajavartiolaitoksen-johdossa-muutoksia-1.1.2027" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>