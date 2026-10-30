--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,100 +7,102 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Finland extends temporary protection until 4 March 2028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Following the Council of the EU decision, Finland proposed to extend temporary protection until 4 March 2028, with certain exceptions relating to the possibility to legally leave Ukraine. Thus, as of 5 August 2026, displaced persons from Ukraine will qualify as eligible for temporary protection only if they can prove to have the legal right to leave Ukraine. Consequently, those who have not fulfilled their military service obligations in Ukraine are excluded from temporary protection in Finland starting with 5 August 2026. The restriction applies for new applications only.</w:t>
+        <w:t xml:space="preserve">Following the Council of the EU decision, Finland proposed to extend temporary protection until 4 March 2028, with certain exceptions relating to the possibility to legally leave Ukraine. Thus, as of 5 August 2026, displaced persons from Ukraine will qualify as eligible for temporary protection only if they can prove to have the legal right to leave Ukraine. Consequently, those who have not fulfilled their military service obligations in Ukraine are excluded from temporary protection as of 5 August 2026. The restriction applies for new applications only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The legal authorisation to leave Ukraine can be proved with a stamp received on the passport when leaving Ukraine, or by presenting an official document attesting compliance with military legal obligations or exemption, for example by presenting the document in the Reserv+ application.</w:t>
+        <w:t xml:space="preserve">The legal authorisation to leave Ukraine can be proved with a stamp on the passport when leaving Ukraine or by presenting an official document attesting compliance with military legal obligations or an exemption, for example by presenting the document in the Reserv+ application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The change will not affect those who have been already granted temporary protection prior to 5 August 2026. There is no need to apply for a new residence permit to extend temporary protection. </w:t>
+        <w:t xml:space="preserve">The change will not affect those who have already been granted temporary protection prior to 5 August 2026. There is no need to apply for a new residence permit to extend temporary protection. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">announced</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> that the Government’s decision to extend temporary protection is scheduled for 6 August 2026.</w:t>
+        <w:t xml:space="preserve"> that the government’s decision to extend temporary protection is scheduled for 6 August 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (5 August, 2026), Tilapäinen suojelu jatkuu tietyin poikkeuksin 4.3.2028 asti [Temporary protection continues until 4 March 2028 with certain exceptions],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
@@ -291,51 +293,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -448,51 +450,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02ED5D73"/>
+    <w:nsid w:val="8B359CB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -721,51 +723,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/tilapainen-suojelu-sotaa-pakeneville-ukrainalaisille-jatkuu-4.3.2028-asti?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/tilapainen-suojelu-jatkuu-tietyin-poikkeuksin-4.3.2028-asti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/finland/ministry-interior-proposes-extension-temporary-protection-until-4-march-2028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finland-extends-temporary-protection-until-4-march-2028" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/tilapainen-suojelu-sotaa-pakeneville-ukrainalaisille-jatkuu-4.3.2028-asti?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/tilapainen-suojelu-jatkuu-tietyin-poikkeuksin-4.3.2028-asti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/finland/ministry-interior-proposes-extension-temporary-protection-until-4-march-2028" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>