--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -22,109 +22,97 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Greek Council for Refugees (GCR) and Save the Children publish joint brief on Children on the move in Greece</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the press release accompanying the publication, which covers the period April-June 2026, “children arriving in Greece face not only dangerous journeys, but also a new legal framework that risks weakening the safeguards they need most. The brief examines Greece's national legislation implementing the EU Pact on Migration and Asylum and highlights significant concerns for children and families.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full text of this joint brief is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (1 July, 2026), [Children on the move in Greece - Joint Brief | April-June 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-aprilios-ioynios-2026/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2026</w:t>
       </w:r>
@@ -159,52 +147,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Applicants with special needs, Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -269,51 +257,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -426,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C58F5F4A"/>
+    <w:nsid w:val="9E1B6CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +687,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-council-refugees-gcr-and-save-children-publish-joint-brief-children-move" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-aprilios-ioynios-2026/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-council-refugees-gcr-and-save-children-publish-joint-brief-children-move" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-aprilios-ioynios-2026/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>