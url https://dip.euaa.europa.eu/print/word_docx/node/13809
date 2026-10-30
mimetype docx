--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -414,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9E1B6CF1"/>
+    <w:nsid w:val="2A8AB361"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>