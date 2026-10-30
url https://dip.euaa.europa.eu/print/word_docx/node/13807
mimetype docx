--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -22,114 +22,102 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Child Rights Advocacy Network (CRAN) expresses concerns about the protection framework for unaccompanied minors</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a joint statement issued on 21 May 2026, the organisations comprising the Child Rights Advocacy Network (CRAN) expressed concerns about what has been reported as weakening of the protection framework for unaccompanied minors and called the Greek Government to ensure the continuation and enhancement of protection services for unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (21 May, 2026), Κοινή Δήλωση Δικτύου Συνηγορίας για τα Δικαιώματα του Παιδιού [Joint statement by the Child Rights Advocacy Network],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/news/item/koini-dilosi-diktyoy-synigorias-gia-ta-dikaiomata-toy-paidioy/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.05.2026</w:t>
       </w:r>
@@ -164,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Unaccompanied minors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -274,51 +262,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -431,51 +419,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7131F79C"/>
+    <w:nsid w:val="D5DB5E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -704,51 +692,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/child-rights-advocacy-network-cran-expresses-concerns-about-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/koini-dilosi-diktyoy-synigorias-gia-ta-dikaiomata-toy-paidioy/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/child-rights-advocacy-network-cran-expresses-concerns-about-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/koini-dilosi-diktyoy-synigorias-gia-ta-dikaiomata-toy-paidioy/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>