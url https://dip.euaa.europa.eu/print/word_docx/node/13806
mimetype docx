--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,92 +7,106 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Greek Council for Refugees publishes ‘News from the Field’ for July 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">‘News from the Field’ is a monthly compilation of news in asylum and human rights in Greece, through the perspective of the Greek Council for Refugees. In the July 2026 edition comprised the following topics:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The official entry into force of the Pact on Migration and Asylum and the reported initial dysfunctions in its implementation, including delays in access to procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">new joint report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> by the Greek Council for Refugees (GCR) and Save the Children, which maps the challenges in child protection in Greece. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reactions to the Joint Ministerial Decision (JMD), issued in June 2026, which regulates the provision of free legal counselling under the Pact on Migration and Asylum.</w:t>
       </w:r>
     </w:p>
@@ -128,86 +142,86 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reference to the Annual Report of the Recording Mechanism of Informal Forced Returns for 2025. The mechanism was established by theGreek National Commission for Human Rights (GNCHR). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reference to Issue 1/2026 of the Asylum Case Law Report, which was published in June, featuring extracts from 60 decisions issued during the first half of 2026 by administrative, civil and criminal courts, the Independent Appeals Committees, and the Asylum Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greek Council for Refugees | Ελληνικό Συμβούλιο για τους Πρόσφυγες (3 August, 2026), [News from the Field -July 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gcr.gr/en/news/item/nea-apo-to-pedio-ioylios-2026/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.08.2026</w:t>
       </w:r>
@@ -221,73 +235,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Greece</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Legal assistance and representation, Applicants with special needs, Pact on Migration and Asylum, Return</w:t>
+        <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Legal counselling, assistance and representation, Applicants with special needs, Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -352,51 +366,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -509,51 +523,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C13DFDDC"/>
+    <w:nsid w:val="58522443"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +671,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7E9A9A1A"/>
+    <w:nsid w:val="E66794C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -933,51 +947,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-aprilios-ioynios-2026/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/nea-apo-to-pedio-ioylios-2026/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-council-refugees-publishes-news-field-july-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/gcr-reports/item/paidia-poy-metakinoyntai-episkopisi-katastasis-aprilios-ioynios-2026/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcr.gr/en/news/item/nea-apo-to-pedio-ioylios-2026/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>