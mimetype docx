--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -298,51 +298,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Dublin procedure, First instance determination, Second instance determination, Legal assistance and representation, Reception, Detention, Forms of protection, Applicants with special needs, Information provision, Interpretation, Digitalisation, Relocation, Crisis and emergency measures, Statelessness, Pact on Migration and Asylum, EUAA, Return, Resettlement and humanitarian admission, Temporary Protection</w:t>
+        <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Responsibility determination, First instance determination, Second instance determination, Legal counselling, assistance and representation, Reception, Detention, Forms of protection, Applicants with special needs, Information provision, Interpretation, Digitalisation, Relocation, Crisis and emergency measures, Statelessness, Pact on Migration and Asylum, EUAA, Return, Resettlement and humanitarian admission, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
@@ -429,51 +429,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -586,51 +586,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E825D18"/>
+    <w:nsid w:val="43FBBDDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -734,51 +734,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F6C8DA77"/>
+    <w:nsid w:val="75B13317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>