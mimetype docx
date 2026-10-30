--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,103 +7,117 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Foundation for Access to Rights submits contribution to the EUAA monitoring exercise in Bulgaria</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Foundation for Access to Rights – FAR announced that they contributed to the EUAA monitoring exercise concerning the practical implementation of the Common European Asylum System in the Republic of Bulgaria.</w:t>
+        <w:t xml:space="preserve">In the context of the first EUAA monitoring exercise of CEAS implementation, in which Bulgaria is among the first three Member States to undergo the process, the Foundation for Access to Rights (FAR) announced that they have contributed to the exercise based on their expertise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Based on their expertise, the organisation contributed with findings on the five criteria identified by EUAA as particularly relevant for the organisation’s work: 1) accessible free legal counselling and free legal assistance and representation; 2) timely and effective information provision and access to information (asylum procedure and reception); 3) timely and effective information provision and access to information (asylum procedure and reception); 4) timely and effective information provision and access to information (asylum procedure and reception) and 5) timely and effective access to essential rights and services.</w:t>
+        <w:t xml:space="preserve">The organisation contributed with findings on the five criteria identified by the EUAA as particularly relevant for the organisation’s work: i) accessible free legal counselling and free legal assistance and representation; ii) timely and effective information provision and access to information (asylum procedure and reception); iii) timely identification and assessment of the need for special guarantees; and iv) timely and effective access to essential rights and services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Foundation for Access to Rights | Фондация за достъп до права (1 September, 2026), [Contribution to the EUAA Monitoring Exercise in Bulgaria ],</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+        <w:t xml:space="preserve">Foundation for Access to Rights | Фондация за достъп до права (1 September, 2026), [FAR submits contribution to the EU Agency for Asylum's monitoring of Bulgaria],</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://farbg.eu/sites/default/files/publications/files/Contribution%20to%20the%20EU%20Agency%20for%20Asylum%27s%20monitoring%20of%20Bulgaria_0.pdf</w:t>
+          <w:t xml:space="preserve">https://farbg.eu/en/latest/far-submits-contribution-eu-agency-asylum-s-monitoring-bulgaria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.09.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -111,73 +125,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bulgaria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">First instance determination, Legal assistance and representation, Information provision</w:t>
+        <w:t xml:space="preserve">First instance determination, Legal counselling, assistance and representation, Information provision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Publication</w:t>
+        <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -399,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7F678E8C"/>
+    <w:nsid w:val="D30A0F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farbg.eu/sites/default/files/publications/files/Contribution%20to%20the%20EU%20Agency%20for%20Asylum%27s%20monitoring%20of%20Bulgaria_0.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/foundation-access-rights-submits-contribution-euaa-monitoring-exercise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://farbg.eu/en/latest/far-submits-contribution-eu-agency-asylum-s-monitoring-bulgaria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>