--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,145 +7,159 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Greek and Danish ministers meet to discuss return hubs</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">On 24 August, the Greek Minister of Immigration and Asylum met with the Danish Minister of Immigration and Integration to discuss further steps in the initiative to create return hubs in third countries and strengthen European cooperation to address irregular migration. </w:t>
+        <w:t xml:space="preserve">On 24 August 2026, the Greek Minister of Immigration and Asylum met with the Danish Minister of Immigration and Integration to discuss further steps in the initiative to create return hubs in third countries and strengthen European cooperation to address irregular migration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Greece and Denmark are part of the core group of European countries promoting the creation of Return Hubs, along with Germany, Austria and the Netherlands. The two Ministers discussed the preparation of the meeting to be held in Copenhagen on September 4, during which the next steps of the initiative will be examined and specific announcements will be made.</w:t>
+        <w:t xml:space="preserve">Greece and Denmark are part of the core group of European countries promoting the creation of return hubs, along with Austria, Germany and the Netherlands. The two ministers discussed the preparation of the meeting to be held in Copenhagen on 4 September 2026, during which the next steps of the initiative will be examined and specific announcements will be made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (24 August, 2026), Συνάντηση του Υπουργού Μετανάστευσης και Ασύλου Θάνου Πλεύρη με τον Υπουργό Μετανάστευσης και Ενσωμάτωσης της Δανίας Morten Bødskov [Meeting of the Minister of Immigration and Asylum Thanos Plevris with the Minister of Immigration and Integration of Denmark Morten Bødskov],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-ypoyrgo-metanasteysis-kai-ensomatosis-tis-danias-morten-bodskov/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Danish Minister holds ministerial meeting with EU partners to discuss return hubs</w:t>
+          <w:t xml:space="preserve">Danish minister holds ministerial meeting with EU partners to discuss return hubs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.08.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -174,52 +188,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -284,51 +298,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -441,51 +455,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E4207506"/>
+    <w:nsid w:val="235C69DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -714,51 +728,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-ypoyrgo-metanasteysis-kai-ensomatosis-tis-danias-morten-bodskov/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/denmark/danish-minister-holds-ministerial-meeting-eu-partners-discuss-return-hubs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-and-danish-ministers-meet-discuss-return-hubs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/en/synantisi-toy-ypoyrgoy-metanasteysis-kai-asyloy-thanoy-pleyri-me-ton-ypoyrgo-metanasteysis-kai-ensomatosis-tis-danias-morten-bodskov/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/denmark/danish-minister-holds-ministerial-meeting-eu-partners-discuss-return-hubs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>