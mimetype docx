--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">New agreement reached with service provider to ensure the continuity of youth health care</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A tender for youth health care has been awarded to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="&quot;Arial&quot;" w:hAnsi="&quot;Arial&quot;" w:eastAsia="&quot;Arial&quot;" w:cs="&quot;Arial&quot;"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -65,51 +79,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> (Asylum Seeker Healthcare) as of 1 June 2027. In the meantime, a temporary solution was needed to ensure the continuity of healthcare following the expiry of the current agreement on 1 October 2026. During this interim period, GGD GHOR Nederland (Municipal Public Health Services and the Regional Medical Assistance Organisations) will provide healthcare for asylum seeker children. Youth health care is separate from regular general practitioner care or acute medical care available to asylum-seeker children. It covers preventative health care, such as consultations for babies and young children, vaccinations, growth checks, developmental examinations and the identification of problems in the field of health, development and upbringing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Central Agency for the Reception of Asylum Seekers | Centraal Orgaan opvang asielzoekers (26 August, 2026), Continuïteit jeugdgezondheidszorg voor asielzoekerskinderen per 1 oktober geborgd [Continuity of youth health care for asylum seeker children guaranteed as of 1 October],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.coa.nl/nl/nieuws/continuiteit-jeugdgezondheidszorg-voor-asielzoekerskinderen-1-oktober-geborgd</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.08.2026</w:t>
       </w:r>
@@ -144,52 +158,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Rights, obligations and limitations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -254,51 +268,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -411,51 +425,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="755B09F6"/>
+    <w:nsid w:val="667A2645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -684,51 +698,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/continuiteit-jeugdgezondheidszorg-voor-asielzoekerskinderen-1-oktober-geborgd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/new-agreement-reached-service-provider-ensure-continuity-youth-health-care" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coa.nl/nl/nieuws/continuiteit-jeugdgezondheidszorg-voor-asielzoekerskinderen-1-oktober-geborgd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>