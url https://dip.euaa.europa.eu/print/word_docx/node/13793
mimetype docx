--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,90 +7,104 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Malta and Italy reaffirm cooperation on migration and security</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malta's and Italy's home affairs ministers met to reinforce bilateral cooperation on migration, security, law enforcement and civil protection. They highlighted reduced irregular arrivals in the Central Mediterranean through joint efforts and discussed Pact implementation, the strengthening of return systems, enhanced cooperation with key countries of origin and transit, and the development of solutions to tackle irregular migration more effectively, such as cooperation with the Libyan authorities and establishment of return hubs. The meeting also covered law enforcement collaboration against organised crime and drug trafficking, as well as emergency preparedness and civil protection cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (28 July, 2026), [PR261263en: PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS AND SECURITY Malta and Italy reaffirm strong partnership on migration and security],</w:t>
+        <w:t xml:space="preserve">Ministry for Home Affairs and Security (28 July, 2026), [PR261263en: PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS AND SECURITY Malta and Italy reaffirm strong partnership on migration and security],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press Releases/Pages/2026/07/28/pr261263en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.07.2026</w:t>
       </w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -392,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D8CFBD8"/>
+    <w:nsid w:val="4707C92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/07/28/pr261263en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/malta-and-italy-reaffirm-cooperation-migration-and-security" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/07/28/pr261263en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>