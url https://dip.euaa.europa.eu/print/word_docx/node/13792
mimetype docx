--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,90 +7,104 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Malta and IOM discuss cooperation on migration management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Home Affairs and Security, Glenn Bedingfield, reaffirmed Malta’s commitment to a close cooperation with the International Organization for Migration (IOM) following an introductory meeting held with the IOM Chief of Mission for Italy and Malta and Representative to the Holy See, Salvatore Sortino. During the meeting, discussions took place regarding the longstanding cooperation between Malta and the IOM on migration management, with a focus on key areas including assisted voluntary return and reintegration, relocation and resettlement programmes, counter smuggling initiative and ethical labour migration.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministry for Home Affairs, Security and Employment (21 July, 2026), [PR261228en: PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS AND SECURITY Malta and the IOM discuss stronger cooperation on migration],</w:t>
+        <w:t xml:space="preserve">Ministry for Home Affairs and Security (21 July, 2026), [PR261228en: PRESS RELEASE BY THE MINISTRY FOR HOME AFFAIRS AND SECURITY Malta and the IOM discuss stronger cooperation on migration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/07/21/PR261228en.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.07.2026</w:t>
       </w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Relocation, Resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -392,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B7F20F8B"/>
+    <w:nsid w:val="B40B6CE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/07/21/PR261228en.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/malta/malta-and-iom-discuss-cooperation-migration-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.mt/en/Government/DOI/Press%20Releases/Pages/2026/07/21/PR261228en.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>