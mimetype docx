--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -406,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B40B6CE1"/>
+    <w:nsid w:val="7BD17892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>