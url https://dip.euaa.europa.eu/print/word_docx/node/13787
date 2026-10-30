--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion reports that approximately half of working-age displaced persons from Ukraine are currently employed</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Labour and Social Inclusion reports that 48% of working-age displaced persons from Ukraine are currently employed. They mostly work in health and social services, wholesale and retail trade, repair of motor vehicles, accommodation and food service activities, and manufacturing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">All the country's municipalities have settled displaced people from Ukraine since 2022. Troms is currently the county with the highest proportion of Ukrainians aged 20–66 in employment. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -60,51 +74,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (25 August, 2026), Halvparten av ukrainerne er i jobb [Half of Ukrainians are in work],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/ukrainere-i-jobb/id3171316/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.08.2026</w:t>
       </w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +263,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08963494"/>
+    <w:nsid w:val="3DCC5E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +693,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ukrainere-i-jobb/id3171316/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-labour-and-social-inclusion-reports-approximately-half-working-age" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ukrainere-i-jobb/id3171316/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>