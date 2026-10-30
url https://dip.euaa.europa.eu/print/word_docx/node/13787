--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -420,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DCC5E6D"/>
+    <w:nsid w:val="402B22B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>