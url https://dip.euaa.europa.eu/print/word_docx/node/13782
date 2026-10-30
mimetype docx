--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,145 +7,159 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Government extends the buffer zone on the Polish-Belarusian border until the end of November 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With effect from 1 September 2026, the Minister of the Interior and Administration extended for a further 90 days the prohibition on staying within a designated zone along the Polish-Belarusian border. The extension was made by a ministerial regulation signed on 24 August 2026 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws, Item 1129</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">), and will remain in force until the end of November 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The buffer zone was originally introduced on 12 June 2024 pursuant to Article 12a(2) of the Act of 12 October 1990 on the Protection of the State Border, which permits the establishment of temporary restricted-access areas in the border zone to ensure the safety of officers, soldiers, and other personnel carrying out border-protection duties. Together with restrictions on access to asylum at the Polish-Belarusian border, in force since </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">27 March 2025</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, the measure reportedly aims to address continued migratory pressure from Belarus and to combat migrant smuggling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Administration | Ministerstwo Spraw Wewnętrznych i Administracji (26 August, 2026), Rozporządzenie Ministra Spraw Wewnętrznych i Administracji z dnia 24 sierpnia 2026 r. w sprawie wprowadzenia czasowego zakazu przebywania na określonym obszarze w strefie nadgranicznej przyległej do granicy państwowej z Republiką Białorusi [Regulation of the Minister of Internal Affairs and Administration of 24 August 2026 on the introduction of a temporary ban on staying in a specific area in the border zone adjacent to the state border with the Republic of Belarus],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dziennikustaw.gov.pl/DU/rok/2026/pozycja/1129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government extends the buffer zone on the Polish-Belarusian border until September 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.08.2026</w:t>
       </w:r>
@@ -180,52 +194,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Crisis and emergency measures, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -290,51 +304,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -447,51 +461,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="163B166D"/>
+    <w:nsid w:val="A9C93636"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -720,51 +734,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/D2026000112901.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/temporary-limitation-right-submit-asylum-request-border-belarus-27-march-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2026/pozycja/1129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/poland/government-extends-buffer-zone-polish-belarusian-border-until-september-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/government-extends-buffer-zone-polish-belarusian-border-until-end-november-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/D2026000112901.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/temporary-limitation-right-submit-asylum-request-border-belarus-27-march-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2026/pozycja/1129" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/poland/government-extends-buffer-zone-polish-belarusian-border-until-september-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>