--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,97 +7,111 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The Center for Legal Aid discusses the state of play of monitoring mechanisms under the new EU framework</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Center for Legal Aid – Voice in Bulgaria published an article concerning the requirements under both the Pact on Migration and Asylum and the new draft EU Return Regulation for establishing a national mechanism for monitoring respect for human rights during screening and return. Although according to Pact and to the National Implementation Plan this task should have been entrusted with the Ombudsman no amendments to the Ombudsman Act have been finalised to date in Bulgaria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The organisation listed the changes envisaged by the Return Regulation, finding that the existence of human rights monitoring mechanism is vital to ensure effective protection of human rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centre for Legal Aid - Voice in Bulgaria | Център за правна помощ - Глас в България (10 July, 2026), Състоянието на мониторинговите механизми и новият Регламент за връщанията [ The state of monitoring mechanisms and the new Return Regulation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://centerforlegalaid.com/sastoyanieto-na-monitoringovite-mehanizmi-i-noviyat-reglament-za-vrasthaniyata/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.07.2026</w:t>
       </w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -399,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="05ACC60D"/>
+    <w:nsid w:val="35DCFCDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centerforlegalaid.com/sastoyanieto-na-monitoringovite-mehanizmi-i-noviyat-reglament-za-vrasthaniyata/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/center-legal-aid-discusses-state-play-monitoring-mechanisms-under-new-eu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centerforlegalaid.com/sastoyanieto-na-monitoringovite-mehanizmi-i-noviyat-reglament-za-vrasthaniyata/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>