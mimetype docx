--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">The Bulgarian Helsinki Committee ceases its legal aid programme for refugees and migrants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Bulgarian Helsinki Committee (BHC) informed that, on its 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> anniversary, the programme for legal protection of refuges and migrants will cease as of 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">st</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> January 2026 due to the global crisis in the funding of international humanitarian agencies. UNHCR has been the primary partner of the BHC Refugee Programme since 1994, also financially supporting the work of the legal aid office for refugees.</w:t>
       </w:r>
     </w:p>
@@ -101,51 +89,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bulgarian Helsinki Committee | Български хелзинкски комитет (12 January, 2026), Приемната на БХК за правна помощ на бежанци и мигранти преустанови дейността си на 1 януари 2026 г. [The BHC Legal Aid Reception for Refugees and Migrants ceased its operation on 1 January 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bghelsinki.org/en/20260112-legal-protection-refugees-and-migrants/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.01.2026</w:t>
       </w:r>
@@ -159,73 +147,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bulgaria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Legal assistance and representation</w:t>
+        <w:t xml:space="preserve">Legal counselling, assistance and representation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -290,51 +278,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -447,51 +435,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F7D6EB92"/>
+    <w:nsid w:val="141AE108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -720,51 +708,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgarian-helsinki-committee-ceases-its-legal-aid-programme-refugees-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bghelsinki.org/en/20260112-legal-protection-refugees-and-migrants/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgarian-helsinki-committee-ceases-its-legal-aid-programme-refugees-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bghelsinki.org/en/20260112-legal-protection-refugees-and-migrants/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>