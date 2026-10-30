--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,97 +7,111 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Bulgarian and German national determining authorities exchange on the implementation of the Pact</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ivan Ivanov, the Chairman of the State Agency for Refugees under the Council of Ministers (SAR) invited Dr. Hans-Eckhard Sommer, the President of the Federal Office for Migration and Refugees (BAMF) to visit Bulgaria. The working visit last two days during which they exchanged on experiences related to the implementation of the Pact on Migration and Asylum. BAMF’s president shared that, despite having adopted a legislative framework, the biggest challenge in Germany is the implementation of the new border procedure and the provision of legal assistance to asylum applicants. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In Bulgaria, the legislative process for adopting a new law was delayed due to the changes of the government, but the SAR adopted internal rules and procedures to ensure the implementation of the Pact requirements. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (15 July, 2026), България и Германия обмениха опит във връзка с прилагането на Пакта за миграцията и убежището [Bulgaria and Germany exchanged experiences in connection with the implementation of the Pact on Migration and Asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/1258</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2026</w:t>
       </w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -399,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F7D2BA01"/>
+    <w:nsid w:val="C3F41C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1258" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/bulgarian-and-german-national-determining-authorities-exchange-implementation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/1258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>