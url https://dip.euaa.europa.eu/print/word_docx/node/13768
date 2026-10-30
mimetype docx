--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ECRE publishes 2025 update to Croatia’s AIDA country report</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ECRE has published the 2025 update to its country report on Croatia. The report updates statistical and qualitative information on asylum and temporary protection, including data on applications, reception, Dublin transfers, and access to the asylum procedure. Statistical information mirrors the one provided by the Ministry of the Interior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025, Croatia registered 14,928 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -106,100 +120,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In terms of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">reception</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 9,842 applicants were accommodated in Croatia in 2025, with stays generally being short-term, the update notes. It also refers to concerns raised by the Ombudsperson regarding reception conditions, including complaints about poor sanitary conditions, inadequate water supply and food, as well as the general lack of access for most CSOs to reception centres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full report is available </w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> and the annex on temporary protection is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> and the annex on temporary protection is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council on Refugees and Exiles (29 July, 2026), [AIDA Country Report on Croatia – Update on 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ecre.org/aida-country-report-on-croatia-update-on-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.07.2026</w:t>
       </w:r>
@@ -213,73 +227,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Country</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Croatia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Dublin procedure, First instance determination, Second instance determination, Legal assistance and representation, Reception, Detention, Temporary Protection</w:t>
+        <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, Responsibility determination, First instance determination, Second instance determination, Legal counselling, assistance and representation, Reception, Detention, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -344,51 +358,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -501,51 +515,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5EA3BAAE"/>
+    <w:nsid w:val="ABC57FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -774,51 +788,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2026/07/AIDA-HR_2025-Update.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2026/07/AIDA-HR_Temporary-Protection-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecre.org/aida-country-report-on-croatia-update-on-2025/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/ecre-publishes-2025-update-croatias-aida-country-report" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2026/07/AIDA-HR_2025-Update.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2026/07/AIDA-HR_Temporary-Protection-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecre.org/aida-country-report-on-croatia-update-on-2025/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>