--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">UNHCR launches a new platform to support Bulgarian language training</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR informed to have launched a new and free online platform for learning Bulgarian for asylum applicants and other migrants. The platform is available in English, French, Ukrainian, Arabic, Persian and Russian. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It currently offers content for learning Bulgarian at A1 level, with additional language levels scheduled to be available soon. The platform offers interactive learning and has been developed based on the ‘Bulgarian Language for Refugees’ textbooks, created together by UNHCR and its partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
@@ -242,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -399,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FDCABAD9"/>
+    <w:nsid w:val="1A4C61FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgarian-for-refugees-unhcr.vercel.app/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/unhcr-launches-new-platform-support-bulgarian-language-training" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bulgarian-for-refugees-unhcr.vercel.app/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>