--- v0 (2026-08-28)
+++ v1 (2026-10-15)
@@ -22,167 +22,179 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ministry of Migration and Asylum publishes National Strategy for the Protection of Vulnerable Persons</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...59 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">available here</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">The full text of the National Strategy is </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">On 23 July 2026, the Ministry of Immigration and Asylum published the National Strategy for the Protection of Vulnerable Persons of the General Secretariat for Vulnerable Citizens and Institutional Protection. This is the first comprehensive and horizontal policy framework for the protection and support of vulnerable third-country nationals in our country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The aim of the National Strategy is to serve as the ‘compass’ for the planning, coordination and implementation of relevant policies, functioning as a common point of reference for all involved public institutions, international organizations and Civil Society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The National Strategy is developed around three main pillars:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strengthening the framework for the protection of vulnerable persons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strengthening access of vulnerable persons to services and supporting the effective exercise of their rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Response mechanism support: coordination, training, data management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The full text of the National Strategy is </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">available here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> (in Greek).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (23 July, 2026), «Εθνική Στρατηγική για την Προστασία των Ευάλωτων Προσώπων» [“National Strategy for the Protection of Vulnerable Persons”],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migration.gov.gr/ethniki-stratigiki-gia-tin-prostasia-ton-eyaloton-prosopon/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.07.2026</w:t>
       </w:r>
@@ -217,52 +229,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -327,51 +339,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -484,51 +496,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="736701E0"/>
+    <w:nsid w:val="D8514654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,51 +644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ACFC4EDC"/>
+    <w:nsid w:val="D9681FFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -908,51 +920,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/ministry-migration-and-asylum-publishes-national-strategy-protection-vulnerable" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ethniki-stratigiki-gia-tin-prostasia-ton-eyaloton-prosopon/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ethniki-stratigiki-gia-tin-prostasia-eyaloton-prosopon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/ministry-migration-and-asylum-publishes-national-strategy-protection-vulnerable" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ethniki-stratigiki-gia-tin-prostasia-ton-eyaloton-prosopon/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migration.gov.gr/ethniki-stratigiki-gia-tin-prostasia-eyaloton-prosopon/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>