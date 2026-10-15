--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -22,131 +22,143 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EMN Austria publishes "Asylum and Migration Overview 2025"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Migration Network (EMN) published the "Asylum and Migration Overview 2025". The report provides an overview of the key legal und policy developments in Austria's asylum and migration field in 2025. It covers topics including the suspension of family reunification and the resumption of removals to Afghanistan, the Syrian Arab Republic and Somalia. The report also highlights current debates in politics and civil society.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report is available in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">English</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">German</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (1 July, 2026), EMN Österreich veröffentlicht Asyl- und Migrationsüberblick 2025 [EMN Austria publishes Asylum and Migration Overview 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://austria.iom.int/news/emn-austria-publishes-asylum-and-migration-overview-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Migration Network (1 July, 2026), Österreich Asyl- und Migrationsüberblick 2025 [Austria Asylum and Migration Overview 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.emn.at/en/publication/austria-asylum-and-migration-overview-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2026</w:t>
       </w:r>
@@ -181,52 +193,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -291,51 +303,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -448,51 +460,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FCBD128B"/>
+    <w:nsid w:val="F43CC703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -721,51 +733,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/emn-austria-publishes-asylum-and-migration-overview-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.at/sites/default/files/publications/AMO_Jahresueberblick_2025_WEB_EN_Korrekturen_4.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.at/sites/default/files/publications/AMO_Jahresueberblick_2025_WEB_DE_Korrekturen_3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://austria.iom.int/news/emn-austria-publishes-asylum-and-migration-overview-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.at/en/publication/austria-asylum-and-migration-overview-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/emn-austria-publishes-asylum-and-migration-overview-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.at/sites/default/files/publications/AMO_Jahresueberblick_2025_WEB_EN_Korrekturen_4.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.at/sites/default/files/publications/AMO_Jahresueberblick_2025_WEB_DE_Korrekturen_3.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://austria.iom.int/news/emn-austria-publishes-asylum-and-migration-overview-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emn.at/en/publication/austria-asylum-and-migration-overview-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>