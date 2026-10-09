--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -22,50 +22,62 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Interior Minister Karner meets Danish Migration Minister on Return Hubs outside Europe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interior Minister Gerhard Karner met Danish Migration Minister Morten Bødskov in Vienna for a working meeting on 17 August 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Discussions focused on processing asylum applications and establishing return centres in countries outside the EU, as Austria and Denmark, together with the Netherlands, Germany and Greece, are working on establishing such centres outside Europe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karner said that "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Austria and Denmark have been close partners for around four years and have therefore also been driving forces behind asylum procedures and return hubs in countries outside Europe. We are now working together - concretely and consistently - on their implementation."</w:t>
       </w:r>
@@ -90,51 +102,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The goal is to identify at least one partner country by the end of 2026 in order to launch a first project in 2027. The progress will be reviewed at a meeting in Copenhagen on 4 September 2026, where the countries will agree on further steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium für Inneres (17 August, 2026), Dänischer Migrationsminister zu Arbeitsgespräch in Wien [Danish Migration Minister for working meeting in Vienna],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news8b98.html?id=676758647a656271654b773d</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.08.2026</w:t>
       </w:r>
@@ -169,52 +181,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -279,51 +291,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -436,51 +448,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D9983BD"/>
+    <w:nsid w:val="30663CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -709,51 +721,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/interior-minister-karner-meets-danish-migration-minister-return-hubs-outside" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news8b98.html?id=676758647a656271654b773d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/interior-minister-karner-meets-danish-migration-minister-return-hubs-outside" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news8b98.html?id=676758647a656271654b773d" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>