--- v0 (2026-08-25)
+++ v1 (2026-10-15)
@@ -16,110 +16,122 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Draft law on the use of artificial intelligence in migration management</w:t>
+          <w:t xml:space="preserve">Draft law addresses use of artificial intelligence in migration management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">new draft law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> aims a legally secure and data protection-compliant use of AI in migration management in order to make administrative procedures relating to asylum and residence law more efficient, uniform, high-quality and safer. The draft law establishes the legal basis for the processing of personal data for the development, for the training, validation and testing of Al systems or other automated applications for data processing by the authorities entrusted with the Asylum and Residence Act.</w:t>
+        <w:t xml:space="preserve"> aims to legally secure and put in place a data protection-compliant use of AI in migration management in order to make administrative procedures relating to asylum and residence law more efficient, uniform, of higher quality and safer. The draft law establishes the legal basis for the processing of personal data for the development, training, validation and testing of Al systems or other automated applications for data processing by the authorities entrusted with the Asylum and Residence Act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Furthermore, the draft law provides for the possibility of using an automated application for data processing to carry out automated process monitoring, which serves for analysing the process of procedures and decision to identify structural patterns, possibilities for accelerating processes and optimization needs. </w:t>
+        <w:t xml:space="preserve">The draft law provides for the possibility of using an automated application for data processing to carry out automated process monitoring, which analyses procedures and decisions to identify structural patterns, possibilities for accelerating processes and optimisation needs. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, there is the possibility to verify individual application details with an automated comparison with publicly available internet data, if there are reasonable doubts as to their accuracy and the comparison is necessary to clarify these doubts. </w:t>
+        <w:t xml:space="preserve">In addition, It is possible to verify individual application details with an automated comparison with publicly-available data, if there are reasonable doubts about their accuracy and the comparison is necessary to clarify the doubts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (23 July, 2026), Entwurf eines Gesetzes zum Einsatz künstlicher Intelligenz in der Migrationsverwaltung [Draft law on the use of artificial intelligence in migration management],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/gesetzgebungsverfahren/DE/MI6/kimvg.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.07.2026</w:t>
       </w:r>
@@ -154,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Digitalisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -264,51 +276,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -421,51 +433,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="96B6D469"/>
+    <w:nsid w:val="8983F073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -694,51 +706,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/draft-law-use-artificial-intelligence-migration-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/gesetzgebungsverfahren/DE/Downloads/kabinettsfassung/MI6/kimvg-kabinett.pdf?__blob=publicationFile&amp;v=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/gesetzgebungsverfahren/DE/MI6/kimvg.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/draft-law-addresses-use-artificial-intelligence-migration-management" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/gesetzgebungsverfahren/DE/Downloads/kabinettsfassung/MI6/kimvg-kabinett.pdf?__blob=publicationFile&amp;v=1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/gesetzgebungsverfahren/DE/MI6/kimvg.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>