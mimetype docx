--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -7,90 +7,104 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">President of Latvia visits Latvia–Belarus border</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The President of Latvia, the Chief of the State Border Guard and the Commander of the National Armed Forces visited sections of the Latvia–Belarus border to familiarise themselves with the current situation, measures to reduce pressure from irregular migration, the technical equipment available to border guards, and progress in implementing smart border protection solutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Border Guard | Valsts robežsardze (17 August, 2026), Valsts prezidents: cīņai ar hibrīdiem apdraudējumiem pie Latvijas robežas vajag gan tūlītējus, gan ilgtermiņa risinājumus [President: To combat hybrid threats at Latvia's border, both immediate and long-term solutions are needed],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rs.gov.lv/lv/jaunums/valsts-prezidents-cinai-ar-hibridiem-apdraudejumiem-pie-latvijas-robezas-vajag-gan-tulitejus-gan-ilgtermina-risinajumus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.08.2026</w:t>
       </w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,51 +249,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -392,51 +406,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2FEAB354"/>
+    <w:nsid w:val="4014D82B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +679,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rs.gov.lv/lv/jaunums/valsts-prezidents-cinai-ar-hibridiem-apdraudejumiem-pie-latvijas-robezas-vajag-gan-tulitejus-gan-ilgtermina-risinajumus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/president-latvia-visits-latvia-belarus-border" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rs.gov.lv/lv/jaunums/valsts-prezidents-cinai-ar-hibridiem-apdraudejumiem-pie-latvijas-robezas-vajag-gan-tulitejus-gan-ilgtermina-risinajumus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>