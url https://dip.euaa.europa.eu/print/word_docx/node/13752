--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -7,110 +7,124 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">OSAR expresses concerns over the ruling on choice of residence for recognised refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">judgment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> published on 2 July 2026, the Swiss Federal Administrative Court revised its approach to the residence rights of recognised refugees by limiting their freedom to influence the choice of canton to which they are assigned. </w:t>
+        <w:t xml:space="preserve"> published on 2 July 2026, the Swiss Federal Administrative Court revised its approach to residence rights of recognised refugees by limiting their freedom to influence the choice of canton to which they are assigned. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Swiss Refugee Council (OSAR) expresses concerns over the decision, arguing that it reflects an excessively restrictive interpretation of Article 26 of the 1951 Geneva Convention relating to the Status of Refugees, which guarantees refugees freedom of movement and residence. OSAR stressed that recognised refugees should continue to enjoy residence mobility rights comparable to those granted to holders of permanent residence permits (Permit C), rather than being treated like holders of temporary residence permits (Permit B), who are subject to stricter conditions for changing canton. According to OSAR, the ruling may hinder integration by restricting access to family networks, educational opportunities and employment prospects, thereby creating unnecessary obstacles for refugees seeking to establish themselves successfully in Switzerland.</w:t>
+        <w:t xml:space="preserve">The Swiss Refugee Council (OSAR) expressed concerns over the decision, arguing that it reflects an excessively restrictive interpretation of Article 26 of the 1951 Geneva Convention relating to the Status of Refugees, which guarantees refugees freedom of movement and residence. OSAR stressed that recognised refugees should continue to have residence mobility rights comparable to those granted to holders of permanent residence permits (Permit C), rather than being treated like holders of temporary residence permits (Permit B), who are subject to stricter conditions for changing cantons. According to OSAR, the ruling may hinder integration by restricting access to family networks, educational opportunities and employment prospects, thereby creating unnecessary obstacles for refugees seeking to establish themselves successfully in Switzerland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swiss Refugee Council | Schweizerische Flüchtlingshilfe | Organisation suisse d’aide aux réfugiés (3 August, 2026), L’OSAR critique la restriction du choix du lieu de résidence [The OSAR criticises the restriction of choice of place of residence],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.osar.ch/communique-de-presse/losar-critique-la-restriction-du-choix-du-lieu-de-residence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.08.2026</w:t>
       </w:r>
@@ -145,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Forms of protection, Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -255,51 +269,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -412,51 +426,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8CA647DB"/>
+    <w:nsid w:val="2167A3C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +699,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvger.weblaw.ch/cache?guiLanguage=fr&amp;q=F-1683%2F2025&amp;id=4d843da1-0839-427c-9983-acf2bd61bd95&amp;sort-field=relevance&amp;sort-direction=relevance" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/losar-critique-la-restriction-du-choix-du-lieu-de-residence" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/osar-expresses-concerns-over-ruling-choice-residence-recognised-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bvger.weblaw.ch/cache?guiLanguage=fr&amp;q=F-1683%2F2025&amp;id=4d843da1-0839-427c-9983-acf2bd61bd95&amp;sort-field=relevance&amp;sort-direction=relevance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osar.ch/communique-de-presse/losar-critique-la-restriction-du-choix-du-lieu-de-residence" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>