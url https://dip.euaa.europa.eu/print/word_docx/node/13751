--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -7,111 +7,125 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Federal Council launches consultations on amendments to social assistance for Ukrainians</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Swiss Federal Council opened a consultation on proposed amendments to the Asylum Financing Ordinance (Asylum Ordinance 2) that would give cantons greater discretion in setting social assistance levels for beneficiaries of protection status S who have resided in Switzerland for more than five years. </w:t>
+        <w:t xml:space="preserve">The Swiss Federal Council opened a consultation on proposed amendments to the Asylum Financing Ordinance (Asylum Ordinance 2) that would give cantons greater discretion in setting social assistance levels for beneficiaries of protection status S who have resided in Switzerland for more than 5 years. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The initiative follows Parliament’s adoption of the 2027 budget relief package, under which the Confederation will cease providing financial contributions to cantons for these beneficiaries from 1 January 2027. Cantons would be allowed to determine the amount of social assistance under their own laws from March 2027, choosing between maintaining reduced benefits, aligning assistance with that available to Swiss citizens and other resident foreigners, or adopting an intermediate approach. </w:t>
+        <w:t xml:space="preserve">The initiative follows the Parliament’s adoption of the 2027 budget relief package, under which the Confederation will cease providing financial contributions to cantons for these beneficiaries as of 1 January 2027. Cantons would be allowed to determine the amount of social assistance under their own laws from March 2027, choosing between maintaining reduced benefits, aligning assistance with that available to Swiss citizens and other resident foreigners, or adopting an intermediate approach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The proposal also introduces a CHF 1,300 lump-sum federal contribution to cantons for emergency assistance provided to former S-status holders whose protection status has been revoked and whose removal decisions have become final. </w:t>
+        <w:t xml:space="preserve">The proposal also introduces a CHF 1,300 lump-sum federal contribution to cantons for emergency assistance provided to former S status holders whose protection status has been revoked and a removal decision has become final. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The consultation process will run until 15 October 2026, with the amended ordinance expected to enter into force on 1 March 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Council | Der Bundesrat | Conseil fédéral | Consiglio federale (12 August, 2026), Aide sociale accordée aux bénéficiaires du statut S : une plus grande marge de manœuvre pour les cantons [Social assistance for S status recipients: more leeway for the cantons],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/QWYJ3bhrafYP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.08.2026</w:t>
       </w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FED31F0C"/>
+    <w:nsid w:val="4C164C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/QWYJ3bhrafYP" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/federal-council-launches-consultations-amendments-social-assistance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/QWYJ3bhrafYP" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>