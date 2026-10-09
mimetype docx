--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -427,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C164C3C"/>
+    <w:nsid w:val="AE2BF83E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>