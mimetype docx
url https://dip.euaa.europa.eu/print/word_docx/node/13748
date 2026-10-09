--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">SEM opens new federal centre in Altstätten</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swiss State Secretariat for Migration (SEM) presented its new Federal Asylum Centre in Altstätten, Canton St. Gallen, during a public open day ahead of its planned opening in early September 2026. The new facility, located on Luchsstrasse, has a capacity of 390 beds and provides 106 workspaces for staff involved in asylum procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Speaking at the event, Federal Councillor Beat Jans stated that asylum management is a shared responsibility of the federal government, cantons, cities and municipalities, describing the centre as a place where human dignity can be put into practice. Cantonal and local representatives also highlighted the importance of cooperation between different levels of government and hoped that the new centre would contribute to faster asylum procedure and improved organisation in the asylum system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -67,51 +81,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (15 August, 2026), Le SEM ouvre un nouveau centre fédéral pour requérants d’asile à Altstätten [SEM opens new federal centre for asylum seekers in Altstätten],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/vUQFQouNKIqgD%5FBcMybZS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.08.2026</w:t>
       </w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28A51D08"/>
+    <w:nsid w:val="CCF5E834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/vUQFQouNKIqgD%5FBcMybZS" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-opens-new-federal-centre-altstatten" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/vUQFQouNKIqgD%5FBcMybZS" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>