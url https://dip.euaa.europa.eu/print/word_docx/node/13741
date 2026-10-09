--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Government extends temporary protection until March 2028 for Ukrainian nationals</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government extended the granting of temporary protection to Ukrainian nationals until March 2028, while excluding from eligibility those who have not fulfilled their military service obligations in Ukraine and do not have permission to legally leave Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of the Interior, Igor Taro, stated that “from now on, a Ukrainian war refugee applying for temporary protection must, where necessary, be able to prove that they have fulfilled their military service obligations in their home country. I emphasise that the burden of proof lies with the applicant for temporary protection. If they are unable to do so, they will not be granted temporary protection in the EU”. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -60,73 +74,73 @@
         <w:rPr/>
         <w:t xml:space="preserve">According to data from the Police and Border Guard Board, at the beginning of August, 30,709 people in Estonia held a temporary residence permit on the basis of temporary protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Siseministeerium (13 August, 2026), Valitsus pikendas Ukraina sõjapõgenikele ajutise kaitse andmist [Government extends temporary protection for Ukrainian war refugees],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.siseministeerium.ee/uudised/valitsus-pikendas-ukraina-sojapogenikele-ajutise-kaitse-andmist</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Estonia endorses extension of temporary protection for Ukrainian nationals until March 2028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.08.2026</w:t>
       </w:r>
@@ -161,52 +175,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -271,51 +285,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -428,51 +442,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="350111C6"/>
+    <w:nsid w:val="24B2A09E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -701,51 +715,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siseministeerium.ee/uudised/valitsus-pikendas-ukraina-sojapogenikele-ajutise-kaitse-andmist" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/estonia/estonia-endorses-extension-temporary-protection-ukrainian-nationals-until" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/government-extends-temporary-protection-until-march-2028-ukrainian-nationals" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siseministeerium.ee/uudised/valitsus-pikendas-ukraina-sojapogenikele-ajutise-kaitse-andmist" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/estonia/estonia-endorses-extension-temporary-protection-ukrainian-nationals-until" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>