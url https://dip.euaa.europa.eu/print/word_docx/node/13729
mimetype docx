--- v0 (2026-08-26)
+++ v1 (2026-10-30)
@@ -22,55 +22,67 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EU Commission takes action to ensure transposition of Reception Conditions Directive 2024/1346</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Commission has launched infringement procedures against several EU Member States for failing to notify the complete transposition of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">the Reception Conditions Directive 2024/1346</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> into national law by the prescribed deadlines. Letters of formal notice have been sent, giving the Member States two months to provide a response and communicate the necessary national measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Member States concerned include Austria, Belgium, Bulgaria, Croatia, Cyprus, Czechia, Denmark, Estonia, Finland, France, Germany, Greece, Hungary, Ireland, Italy, Latvia, Lithuania, Luxembourg, Malta, the Netherlands, Poland, Portugal, Romania, Slovakia, Slovenia, Spain and Sweden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Should the Member States fail to address the identified shortcomings within the specified timeframe, the Commission may proceed to the next stage of infringement proceedings by issuing reasoned opinions.</w:t>
@@ -82,51 +94,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (16 May, 2026), [Commission takes action to ensure complete and timely transposition of EU directives],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/commission/presscorner/detail/en/inf_26_1380</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.05.2026</w:t>
       </w:r>
@@ -161,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Reception Conditions Directive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -271,51 +283,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -428,51 +440,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AF0C243F"/>
+    <w:nsid w:val="B8E60F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -701,51 +713,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-commission-takes-action-ensure-transposition-reception-conditions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/TodayOJ/index.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/inf_26_1380" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-commission-takes-action-ensure-transposition-reception-conditions" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/TodayOJ/index.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/inf_26_1380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>