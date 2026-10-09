--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -22,98 +22,110 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EU Ministers discuss recent developments in Ceuta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 4 August 2026, EU home affairs ministers discussed at an informal video conference recent developments in Ceuta and reaffirmed their strong support for Spain. Ministers praised the Spanish authorities for their rapid and effective response to the situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participants noted that most people who had entered Ceuta irregularly had already been returned, with no significant onward movement to mainland Spain or other EU countries. There was broad agreement on the need to strengthen the protection of the EU’s external borders and improve migration management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministers emphasised continued action against migrant smuggling networks, stronger return policies, enhanced border controls, closer cooperation with third countries, and improved forecasting of migration pressures. They also highlighted the importance of better situational awareness through early-warning mechanisms, including pre-frontier intelligence and social media monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council | Council of the European Union (4 August, 2026), [Informal video conference of home affairs ministers, 4 August 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consilium.europa.eu/en/meetings/jha/2026/08/04/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.08.2026</w:t>
       </w:r>
@@ -148,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -258,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -415,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C19CA08"/>
+    <w:nsid w:val="8E321C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-ministers-discuss-recent-developments-ceuta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/meetings/jha/2026/08/04/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-ministers-discuss-recent-developments-ceuta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/meetings/jha/2026/08/04/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>