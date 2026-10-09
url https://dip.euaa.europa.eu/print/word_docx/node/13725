--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -7,52 +7,66 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Italy and Denmark launch call for emergency EU meeting on Ceuta border crisis</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy and Denmark jointly launched a diplomatic initiative urging the European Union to call for an emergency meeting of ministers of the interior following recent developments at the EU's external border in Ceuta, underscoring growing concerns over irregular migration and border security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a letter addressed to European Council President António Costa, European Commission President Ursula von der Leyen and Irish Taoiseach Micheál Martin in his capacity as holder of the rotating Presidency of the Council of the European Union, the two countries called for an immediate and coordinated European response to the evolving situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -67,51 +81,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The proposed meeting would provide an opportunity for a joint assessment of the situation in Ceuta and the development of coordinated measures aimed at strengthening the EU's external border management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Presidency of the Council of Ministries | Presidenza del Consiglio dei Ministri (1 August, 2026), Italia e Danimarca promuovono lettera a vertici Ue, firmano 22 leader [Italy and Denmark promote a letter to EU heads, 22 leaders sign],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.governo.it/it/articolo/italia-e-danimarca-promuovono-lettera-vertici-ue-firmano-22-leader/32445</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.08.2026</w:t>
       </w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to territory, Crisis and emergency measures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,51 +270,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -413,51 +427,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A815AEF"/>
+    <w:nsid w:val="CEF18136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -686,51 +700,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.governo.it/it/articolo/italia-e-danimarca-promuovono-lettera-vertici-ue-firmano-22-leader/32445" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/italy-and-denmark-launch-call-emergency-eu-meeting-ceuta-border-crisis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.governo.it/it/articolo/italia-e-danimarca-promuovono-lettera-vertici-ue-firmano-22-leader/32445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>