--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -7,97 +7,111 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Chancellor Friedrich Merz on the situation in Ceuta</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In a press release on 31 July 2026 which was published on the government’s website concerning the current situation in Ceuta, Chancellor Friedrich Merz made the following statement: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Protecting the external borders of the EU is crucial to combating illegal migration. I clearly expect all EU Member States to fulfil this obligation. We are in contact with the Spanish Government on this matter. Spain wants to, and has to, regain control of the situation in Ceuta as soon as possible. I therefore welcome Spain’s intention to not allow illegal migrants onto the European mainland. We expect Morocco to take back the illegal migrants without delay. It is good that the European Commission and Commissioner Magnus Brunner have pledged their support for this. The Return Regulation adopted in June must now be implemented immediately and in full.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Government | Bundesregierung (31 July, 2026), Bundeskanzler Friedrich Merz zur Lage in Ceuta: [Chancellor Friedrich Merz on the situation in Ceuta],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bundesregierung.de/breg-de/aktuelles/pressemitteilungen/bundeskanzler-friedrich-merz-zur-lage-in-ceuta--2448818</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.07.2026</w:t>
       </w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,51 +256,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 09-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -399,51 +413,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14AF6485"/>
+    <w:nsid w:val="8E034B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +686,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundesregierung.de/breg-de/aktuelles/pressemitteilungen/bundeskanzler-friedrich-merz-zur-lage-in-ceuta--2448818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/chancellor-friedrich-merz-situation-ceuta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundesregierung.de/breg-de/aktuelles/pressemitteilungen/bundeskanzler-friedrich-merz-zur-lage-in-ceuta--2448818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>