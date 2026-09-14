--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Refugee Appeals Board Committee updated practice on Dublin cases, age assessments and vulnerable applicants zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Refugee Appeals Board Committee updated practice on Dublin cases, age assessments and vulnerable applicants</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Update on Dublin cases and implementation of the AMMR Regulation </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Committee was provided with an overview of the situation in Dublin countries facing particular challenges, together with a note outlining the main changes introduced by Regulation (EU) 2024/1351 on Asylum and Migration Management (AM Regulation) compared with the Dublin III Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Committee was informed that, following the adoption of the EU Pact on Migration and Asylum on 14 May 2024, Denmark, through its parallel agreement with the EU, has opted to participate in relevant parts of the AM Regulation. The Refugee Appeals Board submitted its consultation response on the implementing legislation in September 2025. However, the legislative proposal introduced in January 2026 lapsed following the announcement of the general election and has not yet been reintroduced. As a result, the AM Regulation has not been implemented in Danish law, notwithstanding its application in the other participating Member States from 12 June 2026.</w:t>
@@ -221,54 +211,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Appeals Board | Flygtningenævnet (3 July, 2026), Referat af møde i koordinationsudvalget den 15. juni 2026 [Minutes of the Coordination Committee meeting of 15 June 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fln.dk/media/cnjlply0/referat-af-moede-i-koordinationsudvalget-den-15-juni-2026.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -299,52 +290,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Dublin procedure, Safe country concept, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -397,187 +388,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ACD1BFDF"/>
+    <w:nsid w:val="46665029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -806,55 +830,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-appeals-board-committee-updated-practice-dublin-cases-age-assessments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/media/cnjlply0/referat-af-moede-i-koordinationsudvalget-den-15-juni-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/refugee-appeals-board-committee-updated-practice-dublin-cases-age-assessments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fln.dk/media/cnjlply0/referat-af-moede-i-koordinationsudvalget-den-15-juni-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>