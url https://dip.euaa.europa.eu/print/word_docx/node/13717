--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,132 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government announces 2026-2030 Integration and Citizenship Plan zzzzzz</w:t>
+          <w:t xml:space="preserve">Government announces 2026-2030 Integration and Citizenship Plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government announced that the 2026-2030 Integration and Citizenship Plan is underway to seize opportunities and respond to challenges in migration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The plan was developed by a dozen ministries, incorporating contributions from civil society and social dialogue. It is being launched with over EUR 500 million in the first year and has four main pillars, 16 measures and 10 objectives for 2030. The measures include the regularisation process, employment in high-demand sectors, offering vocational training and learning co-official languages, norms and values and the strengthening of public services (e.g. education, health). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, it is planned to create a State Agency for Human Mobility (AEMH), establishing a comprehensive reorganisation of the migration management system (including asylum) under a single administrative structure, which will be under the Ministry of Inclusion, Social Security and Migration and which will absorb responsibilities of the Ministry of the Interior as determining authority. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full document can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Spain | La Moncloa (30 June, 2026), Pedro Sánchez anuncia que el nuevo Plan de Integración y Ciudadanía arranca para aprovechar las oportunidades y responder a los desafíos de la migración [Pedro Sánchez announces that the new Integration and Citizenship Plan is underway to seize the opportunities and respond to the challenges of migration.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lamoncloa.gob.es/presidente/actividades/paginas/2026/300626-sanchez-plan-integracion-ciudadania.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -267,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61FFCFDD"/>
+    <w:nsid w:val="AFE1AE2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -680,51 +717,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/government-announces-2026-2030-integration-and-citizenship-plan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamoncloa.gob.es/presidente/actividades/Documents/2026/300626-sanchez-plan-integracion-ciudadania.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamoncloa.gob.es/presidente/actividades/paginas/2026/300626-sanchez-plan-integracion-ciudadania.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>