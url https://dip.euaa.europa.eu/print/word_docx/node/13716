--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,131 +7,121 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Office for the Immigration and Integration OFII published its annual report for 2025, setting out its annual review of its work in the areas of asylum, immigration, integration, return and reintegration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">OFII observes that 2025 was marked by the consolidation of the national reception system, with particular attention paid to geographical distribution and the ongoing adaptation of reception capacity. The renewal of the initial reception system for asylum seekers forms part of this process. In this regard, addressing vulnerabilities remains a key focus of the OFII’s work, in cooperation with regional directorates, associations and institutional partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The annual report for 2025 is available in French on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OFII's website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Immigration and the Integration | Office Français de l'Immigration et de l'Intégration (15 July, 2026), L’Ofii publie son rapport d’activité au titre de l’année 2025 [OFII publishes its annual report for 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofii.fr/rapport-dactivite-2025/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Reception, Relocation, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FDD248F"/>
+    <w:nsid w:val="815122A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +692,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofii-publishes-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/wp-content/uploads/2026/07/FICHIER_LIGHT_WEB_avec-signets.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/rapport-dactivite-2025/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/wp-content/uploads/2026/07/FICHIER_LIGHT_WEB_avec-signets.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/rapport-dactivite-2025/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>