--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Office for the Protection of Refugees and Stateless Persons (OPFRA) published its annual activity report for 2025. The report addresses the civil war in Sudan, the deteriorating situation in the east of the Democratic Republic of the Congo and gang violence in Haiti, all of which are causing mass population displacements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In this complex and unstable geopolitical context, applications for international protection have fallen, while remaining at a high level:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -165,84 +153,86 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Afghanistan (57% protection rate), Ukraine (89%) and Haiti (89%) alone accounted for 51% of the protection granted; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The average processing time was 163 days (5.4 months), a slight increase due to the processing of a larger number of older cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full annual activity report is available in French on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">OFPRA’s website</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | Office français de protection des réfugiés et apatrides (27 July, 2026), Demande d’asile : l'Ofpra publie son rapport d'activité 2025, à l'occasion des 75 ans de la Convention de Genève, une année marquée par une activité décisionnelle record dans un contexte géopolitique particulièrement instable [Asylum application: OFPRA has published its 2025 annual report to mark the 75th anniversary of the Geneva Convention, a year characterised by a record number of decisions against a backdrop of particularly unstable geopolitical conditions],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofpra.gouv.fr/actualites/demande-dasile-lofpra-publie-son-rapport-dactivite-2025-a-loccasion-des-75-ans-de-la</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -273,52 +263,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to procedures and non-refoulement, First instance determination, Forms of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -371,187 +361,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E3157B16"/>
+    <w:nsid w:val="6F16E8A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +678,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1C3A6148"/>
+    <w:nsid w:val="B8E056FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -803,51 +826,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6A746BCB"/>
+    <w:nsid w:val="581CB44A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1082,55 +1105,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofpra-publishes-its-annual-report-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2026-07/Rapport%20d%27activit%C3%A9%202025%20Ofpra.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/demande-dasile-lofpra-publie-son-rapport-dactivite-2025-a-loccasion-des-75-ans-de-la" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/libraries/pdf.js/web/viewer.html?file=/sites/default/files/2026-07/Rapport%20d%27activit%C3%A9%202025%20Ofpra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/demande-dasile-lofpra-publie-son-rapport-dactivite-2025-a-loccasion-des-75-ans-de-la" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>