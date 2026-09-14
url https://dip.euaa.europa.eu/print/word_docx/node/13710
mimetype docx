--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,164 +7,156 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 20 July 2026, the government extended the restriction on the right to submit applications for international protection for persons crossing the Polish-Belarusian border, a measure which has been in place since 27 March 2025. The extension was authorised by a resolution of the Sejm on 3 July 2026 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws, item 674</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) and subsequently approved by a regulation of the Council of Ministers on 13 July 2026 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journal of Laws, item 945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">). The restriction remains in force for an additional 60 days, until 18 September 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Act provides exceptions to the restriction. Unaccompanied minors, pregnant women, persons requiring special treatment due to age, health or other needs, individuals at real risk of serious harm in Belarus, and Belarusian nationals may still apply for international protection at the border.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the Ministry of the Interior, between 27 March 2025-19 July 2026, 160 applications for international protection were accepted, while 448 applications were rejected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Administration | Ministerstwo Spraw Wewnętrznych i Administracji (20 July, 2026), Czasowe i terytorialne zawieszenie prawa do azylu przy granicy polsko-białoruskiej przedłużone o następne 60 dni [Temporary and territorial suspension of the right to asylum at the Polish-Belarusian border extended for another 60 days],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.pl/web/mswia/czasowe-i-terytorialne-zawieszenie-prawa-do-azylu-przy-granicy-polsko-bialoruskiej-przedluzone-o-nastepne-60-dni2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government extends restrictions to apply for asylum at the Polish-Belarusian border until 20 July 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -195,52 +187,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -293,187 +285,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="75FA1131"/>
+    <w:nsid w:val="36CBFE7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -702,55 +727,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/poland/government-extends-restrictions-apply-asylum-polish-belarusian-border-until" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/MP/rok/2026/pozycja/674" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2026/pozycja/945" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/czasowe-i-terytorialne-zawieszenie-prawa-do-azylu-przy-granicy-polsko-bialoruskiej-przedluzone-o-nastepne-60-dni2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/poland/government-extends-restrictions-apply-asylum-polish-belarusian-border-until-20" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/MP/rok/2026/pozycja/674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dziennikustaw.gov.pl/DU/rok/2026/pozycja/945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.pl/web/mswia/czasowe-i-terytorialne-zawieszenie-prawa-do-azylu-przy-granicy-polsko-bialoruskiej-przedluzone-o-nastepne-60-dni2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/poland/government-extends-restrictions-apply-asylum-polish-belarusian-border-until-20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>