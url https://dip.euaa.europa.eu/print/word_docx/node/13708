--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,158 +7,150 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Forum for the Social Integration of Immigrants in Spain (FISI) published its Annual Report on the Situation of Migrants and Refugees in Spain, which analyses migration issues from an intercultural perspective. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report aims to document the evolution of the migration context in order to inform public policies from a human rights approach and the cooperation of all relevant stakeholders.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report was </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">presented</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in the European Commission office in Madrid, where it was highlighted that more than 144,000 people applied for international protection in 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report is published in Spanish (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and English (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (15 July, 2026), Informe anual del Foro para la Integración Social de los Inmigrantes (FISI). ‘Situación de las personas migrantes y refugiadas en España’ [Situation of migrants and refugees in Spain. Annual report, 2025. ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.foroinmigracion.es/web/fisi/publicaciones-listado?category=6860486</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -189,52 +181,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -287,187 +279,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="783E8E47"/>
+    <w:nsid w:val="20C8C614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -696,55 +721,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/fisi-publishes-annual-report-situation-migrants-and-refugees-spain-2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/mas-de-144.000-personas-solicitaron-proteccion-internacional-en-2025-segun-el-informe-anual-del-foro-para-la-integracion-social-de-los-inmigrantes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foroinmigracion.es/documents/6602794/8820722/Resumen_ejecutivo_INFORME_FISI_2025.pdf/d2c2cff8-6337-5b1f-9699-fa3940f2a480?t=1784029485176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foroinmigracion.es/documents/6602794/8820722/Resumen_ejecutivo_INFORME_FISI_2025_EN+accesible.pdf/192c6ac6-d3bb-dc99-810c-086655cd3497?t=1784029486671" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foroinmigracion.es/web/fisi/publicaciones-listado?category=6860486" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/mas-de-144.000-personas-solicitaron-proteccion-internacional-en-2025-segun-el-informe-anual-del-foro-para-la-integracion-social-de-los-inmigrantes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foroinmigracion.es/documents/6602794/8820722/Resumen_ejecutivo_INFORME_FISI_2025.pdf/d2c2cff8-6337-5b1f-9699-fa3940f2a480?t=1784029485176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foroinmigracion.es/documents/6602794/8820722/Resumen_ejecutivo_INFORME_FISI_2025_EN+accesible.pdf/192c6ac6-d3bb-dc99-810c-086655cd3497?t=1784029486671" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foroinmigracion.es/web/fisi/publicaciones-listado?category=6860486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>