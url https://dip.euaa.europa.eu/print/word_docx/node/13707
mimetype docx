--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spain welcomed 41 Nicaraguan refugees from Costa Rica as part of the 2026 National Resettlement Programme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration coordinated the transfer with the support of 13 organisations and institutions, including the border police, the Guardia Civil, UNHCR, Spanish Airports and Air Navigation (AENA) and several civil society organisations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugees who arrived in Madrid are part of the selection mission that the State Secretariat for Migration carried out in April 2026 in coordination with the IOM and the Office of Asylum and Refugees (OAR). This arrival constitutes the fourth transfer of this mission.</w:t>
       </w:r>
@@ -93,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (22 July, 2026), El Gobierno acoge a 41 personas refugiadas nicaragüenses en un nuevo operativo del Programa Nacional de Reasentamiento 2026 [The Government welcomes 41 Nicaraguan refugees in a new operation of the National Resettlement Program 2026],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/w/el-gobierno-acoge-a-41-personas-refugiadas-nicaraguenses-en-un-nuevo-operativo-del-programa-nacional-de-reasentamiento-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -171,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -269,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D7DD810"/>
+    <w:nsid w:val="A644C8BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -678,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/spain-welcomes-41-refugees-part-2026-national-resettlement-programme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/el-gobierno-acoge-a-41-personas-refugiadas-nicaraguenses-en-un-nuevo-operativo-del-programa-nacional-de-reasentamiento-2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/w/el-gobierno-acoge-a-41-personas-refugiadas-nicaraguenses-en-un-nuevo-operativo-del-programa-nacional-de-reasentamiento-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>